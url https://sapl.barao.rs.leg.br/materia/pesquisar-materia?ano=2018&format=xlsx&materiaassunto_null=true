--- v0 (2025-10-14)
+++ v1 (2026-05-07)
@@ -54,393 +54,393 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Ademar Gauger</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_145.2017.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_145.2017.pdf</t>
   </si>
   <si>
     <t>Coleta de sangue em Linha Francesa Alta.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/</t>
+    <t>http://sapl.barao.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Auxílio financeiro de R$ 20.000,00 ao CTG Tropeiro da Serra - Barão/RS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_148.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_148.2018.pdf</t>
   </si>
   <si>
     <t>Colocação de câmeras nas escolas e creches do município.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Vereador Luiz Felippe Werner</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_149.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_149.2018.pdf</t>
   </si>
   <si>
     <t>Mudança do ponto de embarque e desembarque da EMEI Arco Íris I.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Vereador Laudir Abel</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_150.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_150.2018.pdf</t>
   </si>
   <si>
     <t>Auxílio financeiro para a Creche Vô Albino.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Vereador Claudir Antônio Ludwig</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_151.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_151.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de um guarda nas escolas municipais de turno integral.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Substituição da fossa ecológica da Escola Municipal Carlos Gomes por fossa, filtro e sumidouro convencionais.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_153.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_153.2019.pdf</t>
   </si>
   <si>
     <t>Fechamento do subsolo do Posto de Saúde de Linha Francesa Alta, criando salas com total aproximado de 100m², ampliando e diversificando as atividades desenvolvidas pelas equipes de saúde, com benefício permanente aos usuários das comunidades ali atendidas.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Vereador Ademar Gauger, Vereador Laudir Abel</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_154.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_154.2018.pdf</t>
   </si>
   <si>
     <t>Alterações Emendas Impositivas.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Vereador Ademar Gauger, Vereador Bernardino Scottá, Vereador Claudir Antônio Ludwig, Vereador Dalcir Luis Ebeling, Vereador João Carlos Jahn, Vereador Laudir Abel, Vereador Luiz Carlos de Souza, Vereador Luiz Felippe Werner, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/455/indicacao_155.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/455/indicacao_155.2018.pdf</t>
   </si>
   <si>
     <t>Alterações das emendas impositivas.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Vereador Pedro Gilson Jahn, Vereador João Carlos Jahn, Vereador Laudir Abel</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_156.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_156.2018.pdf</t>
   </si>
   <si>
     <t>Lei 2187, de 09 de novembro de 2017 - Programa 0710 - Saúde para todos - Exclusão e inclusão de itens.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_157.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_157.2018.pdf</t>
   </si>
   <si>
     <t>Extensão do atendimento de ginecologista para as UBS do interior - Arroio Canoas e Linha Francesa Alta.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Vereador João Carlos Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_158.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_158.2018.pdf</t>
   </si>
   <si>
     <t>Acréscimo do item "15= Lonas para silagem" ao artigo 3º da Lei Municipal 1840/2014.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_159.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_159.2018.pdf</t>
   </si>
   <si>
     <t>Repasse no valor de R$ 100.000,00 em prol da Associação Beneficente Hospital São José.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_160.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_160.2018.pdf</t>
   </si>
   <si>
     <t>Teste de qualidade de água de poços de captação superficial.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_161.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_161.2018.pdf</t>
   </si>
   <si>
     <t>Molhas as estradas no dia posterior às melhorias feitas.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_162.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_162.2018.pdf</t>
   </si>
   <si>
     <t>Doação da área de terra e do prédio da antiga escola de Linha Camilo para a comunidade.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_164.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_164.2018.pdf</t>
   </si>
   <si>
     <t>Atendimento semanal de pediatria.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Vereador Pedro Gilson Jahn, Vereador João Carlos Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_164.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_164.2018.pdf</t>
   </si>
   <si>
     <t>Lei 2187 de 09 de novembro de 2017, Programa 530 - Esporte para todas as idades - Exclusão e Inclusão de itens</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_167.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_167.2018.pdf</t>
   </si>
   <si>
     <t>Que se cumpra o que determina o parágrafo único do artigo 1º da Lei Municipal 1571/2011.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_166.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_166.2018.pdf</t>
   </si>
   <si>
     <t>Alteração Emenda Impositiva.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/460/indicacao_167.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/460/indicacao_167.2018.pdf</t>
   </si>
   <si>
     <t>Alteração das Emendas Impositivas.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_168.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_168.2018.pdf</t>
   </si>
   <si>
     <t>Alteração do trânsito Raimundo Hartmann.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PLEG</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_108.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_108.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a criar um cargo em comissão de assessor jurídico e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_109.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_109.2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5º da Lei Municipal 2205 que autoriza o Poder Legislativo Municipal a criar um cargo em comissão de assessor jurídico e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/338/projeto_de_lei_110.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/338/projeto_de_lei_110.2018.pdf</t>
   </si>
   <si>
     <t>Concede aumento real aos vencimentos dos servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/337/projeto_de_lei_111.2018.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/337/projeto_de_lei_111.2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º da Lei nº 1516, de 06 de maio de 2010 que dispõe sobre a concessão de auxílio alimentação aos servidores da Câmara.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -747,68 +747,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_145.2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_148.2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_149.2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_150.2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_151.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_153.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_154.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/455/indicacao_155.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_156.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_157.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_158.2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_159.2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_160.2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_161.2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_162.2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_164.2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_164.2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_167.2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_166.2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/460/indicacao_167.2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_168.2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_108.2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_109.2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/338/projeto_de_lei_110.2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/337/projeto_de_lei_111.2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_145.2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_148.2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_149.2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_150.2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_151.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_153.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_154.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/455/indicacao_155.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_156.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_157.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_158.2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_159.2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_160.2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_161.2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_162.2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_164.2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_164.2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_167.2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_166.2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/460/indicacao_167.2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_168.2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_108.2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_109.2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/338/projeto_de_lei_110.2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2018/337/projeto_de_lei_111.2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="228.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="235.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>