--- v0 (2025-10-14)
+++ v1 (2026-05-06)
@@ -54,2457 +54,2457 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Luiz Felippe Werner</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/197/indicacao_169.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/197/indicacao_169.2019.pdf</t>
   </si>
   <si>
     <t>Instalação de climatizadores nas escolas do município.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/196/indicacao_170.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/196/indicacao_170.2019.pdf</t>
   </si>
   <si>
     <t>Camisetas com proteção UV aos servidores.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Vereador Laudir Abel, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/195/indicacao_171.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/195/indicacao_171.2019.pdf</t>
   </si>
   <si>
     <t>Tablets nas escolas municipais</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/194/indicacao_172.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/194/indicacao_172.2019.pdf</t>
   </si>
   <si>
     <t>Contratação de equipe de Engenharia.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/193/indicacao_173.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/193/indicacao_173.2019.pdf</t>
   </si>
   <si>
     <t>Alteração da Lei 550.1998.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Vereador Claudir Antônio Ludwig</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_174.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_174.2019.pdf</t>
   </si>
   <si>
     <t>Criação do caminho do Trilho de Barão.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/191/indicacao_175.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/191/indicacao_175.2019.pdf</t>
   </si>
   <si>
     <t>Cartão ponto.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/190/indicacao_176.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/190/indicacao_176.2019.pdf</t>
   </si>
   <si>
     <t>Parada de ônibus.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/189/indicacao_177.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/189/indicacao_177.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria de bueiro.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Vereador Laudir Abel</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/188/indicacao_178.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/188/indicacao_178.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria no telhado da parada de ônibus da entrada de Vila Rica.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_179.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_179.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria do passeio público na Rua Tancredo Neves.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Vereador João Carlos Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/186/indicacao_180.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/186/indicacao_180.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria da estrada que dá acesso à Localidade Vale Suíço - São Vendelino.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/185/indicacao_181.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/185/indicacao_181.2019.pdf</t>
   </si>
   <si>
     <t>Plantio de flores na praça do figo.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/184/indicacao_182.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/184/indicacao_182.2019.pdf</t>
   </si>
   <si>
     <t>Pintura do asfalto de Barão Velho.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_183.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_183.2019.pdf</t>
   </si>
   <si>
     <t>Fechamento de buraco na rua Duren.</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_184.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_184.2019.pdf</t>
   </si>
   <si>
     <t>Motores do britador.</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/181/indicacao_185.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/181/indicacao_185.2019.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrada de Linha Francesa Alta.</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/180/indicacao_186.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/180/indicacao_186.2019.pdf</t>
   </si>
   <si>
     <t>Melhorias na legislação dos Conselheiros Tutelares.</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/179/indicacao_187.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/179/indicacao_187.2019.pdf</t>
   </si>
   <si>
     <t>Retirada de canteiro central.</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/178/indicacao_188.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/178/indicacao_188.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de hidrômetros na saída dos Poços</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/177/indicacao_189.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/177/indicacao_189.2019.pdf</t>
   </si>
   <si>
     <t>Aplicação sobre operação de crédito.</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/</t>
+    <t>http://sapl.barao.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Melhoria nos bueiros.</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/175/indicacao_191.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/175/indicacao_191.2019.pdf</t>
   </si>
   <si>
     <t>Auxílio para captação de água superficial.</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/174/indicacao_192.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/174/indicacao_192.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria da Estrada de Linha Francesa Alta em direção a Bom Princípio</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/173/indicacao_193.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/173/indicacao_193.2019.pdf</t>
   </si>
   <si>
     <t>Criação da terceira pista de rolamento defronte a escola Carlos Gomes.</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/172/indicacao_194.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/172/indicacao_194.2019.pdf</t>
   </si>
   <si>
     <t>Roçada e serviço de patrola com ensaibramento na Estrada de Linha General Neto Baixo e na Estrada de Linha Rodrigues da Rosa.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/157/indicacao_195.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/157/indicacao_195.2019.pdf</t>
   </si>
   <si>
     <t>Aumentar a altura do muro da esquina das ruas Angêlo Riva com a Padre Bernardo Schmitd.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/156/indicacao_196.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/156/indicacao_196.2019.pdf</t>
   </si>
   <si>
     <t>Campanha de divulgação do pacote social da Santa Casa de Misericórdiade Porto Alegre.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Vereador Ademar Gauger</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_197.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_197.2019.pdf</t>
   </si>
   <si>
     <t>Recolhimento de lixo no Morro Seibel.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_198.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_198.2019.pdf</t>
   </si>
   <si>
     <t>Denominação de logradouro público.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_199.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_199.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de grades nas bocas de lobo.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_200.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_200.2019.pdf</t>
   </si>
   <si>
     <t>Alteração da emenda impositiva</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_201.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_201.2019.pdf</t>
   </si>
   <si>
     <t>Atenção com os borrachudos e mosquitos.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_202.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_202.2019.pdf</t>
   </si>
   <si>
     <t>Recolocação das pedras da calçada da Rua J. K. de Oliveira.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_203.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_203.2019.pdf</t>
   </si>
   <si>
     <t>Recolhimento de lixo e melhoria na estrada.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Vereador Dalcir Luis Ebeling</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_204.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_204.2019.pdf</t>
   </si>
   <si>
     <t>Limpeza da drenagem da água no asfalto das proximidades do Capitel Santo Antonio .</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_205.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_205.2019.pdf</t>
   </si>
   <si>
     <t>Pintura dos cordões da Rua Antonio Simon.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Vereador Luiz Carlos de Souza</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_206.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_206.2019.pdf</t>
   </si>
   <si>
     <t>Calçamento na Rua Buarque de Macedo.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_207.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_207.2019.pdf</t>
   </si>
   <si>
     <t>Espaço para feira de orgânicos.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_208.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_208.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de lâmpada.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_209.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_209.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação pública.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_210.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_210.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de contensão.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/171/indicacao_2112019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/171/indicacao_2112019.pdf</t>
   </si>
   <si>
     <t>Análise de água.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_212.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_212.2019.pdf</t>
   </si>
   <si>
     <t>Gratificação especial de condução de veículos de pacientes da Secretaria da Saúde.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_213.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_213.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria da iluminação pública das praças.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_214.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_214.2019.pdf</t>
   </si>
   <si>
     <t>Aplicação da Lei 1571.2011.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_215.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_215.2019.pdf</t>
   </si>
   <si>
     <t>Criação de frente Multisetorial.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_216.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_216.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria da estrada em Rodrigues da Rosa.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_217.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_217.2019.pdf</t>
   </si>
   <si>
     <t>Roçada, limpeza de sarjetas e melhorias na estrada que liga General Neto a Linha Camilo.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_218.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_218.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de redutores de velocidade.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/163/indicacao_219.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/163/indicacao_219.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de antiderrapante.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/162/indicacao_220.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/162/indicacao_220.2019.pdf</t>
   </si>
   <si>
     <t>Acrescentar "caminhão" no artigo 1º da Lei 2.281.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_221.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_221.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de paradas de ônibus.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/160/indicacao_222.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/160/indicacao_222.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de bebedouro na ciclovia.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/159/indicacao_223.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/159/indicacao_223.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria na estrada geral da Linha Francesa Alta.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/158/indicacao_224.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/158/indicacao_224.2019.pdf</t>
   </si>
   <si>
     <t>Fechamento de buracos.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_225.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_225.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria da Estrada de Arroio Canoas</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_226.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_226.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria de acesso as residências</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_227.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_227.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de placa indicativa.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Vereador João Carlos Jahn, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_228.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_228.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria na estrada de Linha Francesa Alta</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_229.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_229.2019.pdf</t>
   </si>
   <si>
     <t>Melhorias no calçamento</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_230.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_230.2019.pdf</t>
   </si>
   <si>
     <t>Guarda na escola Carlos Gomes.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_231.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_231.2019.pdf</t>
   </si>
   <si>
     <t>Melhoria da estrada.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_232.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_232.2019.pdf</t>
   </si>
   <si>
     <t>Fechamento de buraco na Buarque de Macedo.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_233.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_233.2019.pdf</t>
   </si>
   <si>
     <t>Aquisição de tablet</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_234.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_234.2019.pdf</t>
   </si>
   <si>
     <t>Divulgação das audiências públicas.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_235.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_235.2019.pdf</t>
   </si>
   <si>
     <t>Celebração de Corpus Christi.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_236.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_236.2019.pdf</t>
   </si>
   <si>
     <t>Melhorias na pracinha de recreação</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Vereador Bernardino Scottá</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_237.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_237.2019.pdf</t>
   </si>
   <si>
     <t>Melhorias na rua Duren</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_238.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_238.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de parada de ônibus</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_239.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_239.2019.pdf</t>
   </si>
   <si>
     <t>Nivelamento e alargamento de estrada vicinal.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_240.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_240.2019.pdf</t>
   </si>
   <si>
     <t>Melhorias e troca das portas dos banheiros públicos.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Averiguação das lâmpadas da quadra coberta.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Pintura no calçamento de preferencial.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_243.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_243.2019.pdf</t>
   </si>
   <si>
     <t>Instalação de luz pública.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_244.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_244.2019.pdf</t>
   </si>
   <si>
     <t>Replantio das hortênsias.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_245.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_245.2019.pdf</t>
   </si>
   <si>
     <t>Iluminação pública.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_246.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_246.2019.pdf</t>
   </si>
   <si>
     <t>Utilização do prédio velho da Assunta Fortini pela Educação do Município.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_247.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_247.2019.pdf</t>
   </si>
   <si>
     <t>Melhorias em Francesa Baixa.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_248.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_248.2019.pdf</t>
   </si>
   <si>
     <t>Alteração emenda impositiva.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_249.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_249.2019.pdf</t>
   </si>
   <si>
     <t>Adesivos para identificar o município.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/116/indicacao_250.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/116/indicacao_250.2019.pdf</t>
   </si>
   <si>
     <t>Criação de mais uma Equipe do PSF.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_251.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_251.2019.pdf</t>
   </si>
   <si>
     <t>Pintura de estacionamento preferencial.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_252.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_252.2019.pdf</t>
   </si>
   <si>
     <t>Divulgação das rotas de recolhimento de lixo.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_255.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_255.2019.pdf</t>
   </si>
   <si>
     <t>Área de terras para o Consepro.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_254.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_254.2019.pdf</t>
   </si>
   <si>
     <t>Colocação de Portal na Entrada do Município.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/110/indicacao_256.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/110/indicacao_256.2019.pdf</t>
   </si>
   <si>
     <t>Limpeza da calçada de fronte a CRT.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_257.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_257.2019.pdf</t>
   </si>
   <si>
     <t>Auxílio aos Estudantes Universitários.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_258.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_258.2019.pdf</t>
   </si>
   <si>
     <t>Melhorias na travessa Nelson Salvi.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_259.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_259.2019.pdf</t>
   </si>
   <si>
     <t>Que em todas as Secretarias, em todos os setores tenha no mínimo um servidor concursado.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_261.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_261.2019.pdf</t>
   </si>
   <si>
     <t>Projeto para pavimentação de refúgio na BR 470.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_262.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_262.2019.pdf</t>
   </si>
   <si>
     <t>Lixeiras Loteamento Birck.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_263.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_263.2019.pdf</t>
   </si>
   <si>
     <t>Melhorias na Rua Mathilda Vrielink.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_264.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_264.2019.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrada geral que liga Linha Rodrigues da Rosa à Linha General Neto.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_265.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_265.2019.pdf</t>
   </si>
   <si>
     <t>Desapropriação do prédio de centro.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_266.219.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_266.219.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrada de Linha Rodrigues da Rosa.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_267.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_267.2019.pdf</t>
   </si>
   <si>
     <t>Pintura dos meio fios.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Colocação de Iluminação na Rua Balduino Bourscheid.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_270.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_270.pdf</t>
   </si>
   <si>
     <t>Aquisição de aparelho para identificar vazamento de água</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_271.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_271.pdf</t>
   </si>
   <si>
     <t>Fechamento da quadra coberta da Carlos Gomes</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Vereador Claudir Antônio Ludwig, Vereador Luiz Felippe Werner</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao_272.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao_272.pdf</t>
   </si>
   <si>
     <t>Planilhas de manutenção da frota</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao_273.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao_273.pdf</t>
   </si>
   <si>
     <t>Estacionamento na Felippe WilLy Heidrich</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Plantio de flores na Avenida da Cidade</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_275.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_275.pdf</t>
   </si>
   <si>
     <t>Asfaltamento do acostamento da Ciclovia</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_276.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_276.pdf</t>
   </si>
   <si>
     <t>Inclusão de Emendas Impositivas na LDO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao_277.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao_277.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrada geral que liga Barão à Linha General Neto</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Cobrança antecipada do valor das horas máquinas</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_279.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_279.pdf</t>
   </si>
   <si>
     <t>Limpeza na Rua Tancredo de Almeida Neves</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Consumo de frutas e verduras orgânicas pelas escolas municipais</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/40/pdl_92_denomina_plenario_12_de_maio.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/40/pdl_92_denomina_plenario_12_de_maio.pdf</t>
   </si>
   <si>
     <t>Denomina o Plenário da Câmara como "Plenário 12 de maio".</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Vereador Ademar Gauger, Vereador Bernardino Scottá, Vereador Dalcir Luis Ebeling, Vereador Luiz Felippe Werner</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/59/projeto_de_decreto_93.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/59/projeto_de_decreto_93.pdf</t>
   </si>
   <si>
     <t>Acolhe o Parecer Favorável do Tribunal de Contas do Estado do Rio Grande do Sul e aprova as contas do Senhor Cláudio Ferrari relativas ao exercício financeiro de 2017 do Município de Barão.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Vereador Dalcir Luis Ebeling, Vereador Ademar Gauger, Vereador Bernardino Scottá, Vereador Luiz Felippe Werner</t>
   </si>
   <si>
     <t>Altera o artigo 84 da Lei Orgânica Municipal, que trata dos princípios da Administração Pública.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vereador Laudir Abel, Vereador Luiz Felippe Werner, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/48/pl_emleiorg_05.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/48/pl_emleiorg_05.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 32 da Lei orgânica Municipal que altera o prazo para respostas de pedidos de informações do Poder Executivo.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Vereador João Carlos Jahn, Vereador Luiz Carlos de Souza, Vereador Luiz Felippe Werner, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_emenda_lei_organica_06.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_emenda_lei_organica_06.pdf</t>
   </si>
   <si>
     <t>Inclui art 115-A na Lei Orgânica do Município de Barão, dispondo sobre a execução orçamentária e financeira da programação incluída por emendas individuais do legislativo Municipal em Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vereador Dalcir Luis Ebeling, Vereador Laudir Abel, Vereador Luiz Felippe Werner</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/475/projeto_emenda_lei_org._07.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/475/projeto_emenda_lei_org._07.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigos 20 A e 21 A. Altera art. 22, 25 e 30 Acrescenta Seção I A = Da Mesa, com os artigos 34 A, 34 B e 34 C. Acrescenta Seção II A = Do Presidente com o artigo 34 D. Acrescenta o artigo 34 E. Revoga o § 1º do artigo 39. Acrescenta o artigo 39 A e 39 B. Acrescenta seção III A = Das Comissões com o artigo 43 A. Acrescenta artigos 46 A, 67 A e 70 A. Altera o inciso XI do § 2º do artigo 101. Altera o § 6º do artigo 118.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - Mandato 2017/2020</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/37/pl_2304_suplementacoes_superavit.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/37/pl_2304_suplementacoes_superavit.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementações por Superávit Financeiro do Exercício do ano de 2018, no valor de R$ 1.231.541,45.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/36/pl_2305_creditos_especiais_superavit.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/36/pl_2305_creditos_especiais_superavit.pdf</t>
   </si>
   <si>
     <t>Abre créditos especiais, por Superávit financeiro do exercício de 2018, no valor de R$ 22.570,28.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/14/pl_2306_alteracao_carga_horaria_de_cargo_em_comissao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/14/pl_2306_alteracao_carga_horaria_de_cargo_em_comissao.pdf</t>
   </si>
   <si>
     <t>Altera carga horária do cargo em Comissão e Função Gratificada de Coordenadora da Terceira Idade.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/35/pl_2307_incentivo_ind._de_moveis_baumbach.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/35/pl_2307_incentivo_ind._de_moveis_baumbach.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivo a Industria de Móveis Baumbach - LTDA - ME, nos termos da Lei Municipal nº 550/1998 e suas alterações.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/34/pl_2308_contratacao_de_monitor_de_escola.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/34/pl_2308_contratacao_de_monitor_de_escola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público, no Cargo de Monitor de Escola.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/33/pl_2309_contratacao_de_professor_de_historia.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/33/pl_2309_contratacao_de_professor_de_historia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público, no cargo de Professor de História.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/32/pl_2310_contratacao_de_professor_de_matematica.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/32/pl_2310_contratacao_de_professor_de_matematica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo  a contratar pessoal, em caráter temporário, por excepcional interesse público, no cargo de Professor de Matemática.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/31/pl_2311_apoio_cultural_radio_acao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/31/pl_2311_apoio_cultural_radio_acao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a patrocinar, como forma de Apoio Cultural, o Programa Amanhecendo em Barão, produzido pela Rádio Ação FM, nos termos que estabelece.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/30/pl_2312_alteracao_da_lei_n._2148.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/30/pl_2312_alteracao_da_lei_n._2148.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º da Lei n° 2148, de 20 de abril de 2017.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/29/pl_2313_contratacao_de_professor_de_ensino_fundamental.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/29/pl_2313_contratacao_de_professor_de_ensino_fundamental.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Professor de Ensino Fundamental anos iniciais, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/28/pl_2314_contratacao_temporaria_de_professor_de_ed_SLWvYC8.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/28/pl_2314_contratacao_temporaria_de_professor_de_ed_SLWvYC8.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público , na função de Professor de Educação Infantil.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/27/pl_2315_subsidio_e_realiz._de_servicos_de_maquinas.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/27/pl_2315_subsidio_e_realiz._de_servicos_de_maquinas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a subsidiar e efetuar serviços de máquinas e caminhões aos munícipes de Barão.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/26/pl_2316_reestrutura_o_conselho_de_turismo.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/26/pl_2316_reestrutura_o_conselho_de_turismo.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Turismo - COMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/23/pl_2317_revisao_geral_anual_aos_vencimentos_dos_s_1ZvV2qt.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/23/pl_2317_revisao_geral_anual_aos_vencimentos_dos_s_1ZvV2qt.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual - Artigo 37, X, da Constituição Federal - aos vencimentos dos servidores, aos proventos e as pensões dos aposentados e pensionistas do Poder Executivo.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/17/pl_2318_piso_salarial_para_agente_de_saude.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/17/pl_2318_piso_salarial_para_agente_de_saude.pdf</t>
   </si>
   <si>
     <t>Fixa novo piso salarial para o emprego de Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/20/servico_de_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/20/servico_de_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>Regulamenta o serviço de abastecimento de água e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/16/pl_2320_contrata_operacao_de_credito_com_o_brde.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/16/pl_2320_contrata_operacao_de_credito_com_o_brde.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BRDE - Banco Regional de Desenvolvimento do Extremo Sul.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/15/pl_2321_incentivo_a_sandvida_tratamentos_efluentes_ltda.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/15/pl_2321_incentivo_a_sandvida_tratamentos_efluentes_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivo à Sandvida Tratamentos de Efluentes LTDA, nos termos da Lei Municipal nº 550/1998 e suas alterações.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/13/pl_2322_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/13/pl_2322_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por redução orçamentária, no exercício de 2019, no valor de R$ 40.000,00.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>Inclui e exclui dispositivos da Lei Municipal n° 550 de 17 de abril de 1998, que autoriza o Poder Executivo a conceder incentivos para atrair investimentos no Município.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/19/alteracao_da_lei_municipal_n._1971.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/19/alteracao_da_lei_municipal_n._1971.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo primeiro, do Artigo primeiro da Lei Municipal 1971 que cria gratificação pelo exercício de atividade de natureza especial de condução de veículos de transporte Escolar Municipal.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/18/incentivo_a_sanvida_tratamentos_de_efluentes_ltda.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/18/incentivo_a_sanvida_tratamentos_de_efluentes_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivo à Sanvida Tratamentos de Efluentes LTDA, nos termos da Lei Municipal n° 550/1998 e suas alterações.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/2/2bc6c_pl-no-2326---contratacao-de-prof.de-ed.-infantil.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/2/2bc6c_pl-no-2326---contratacao-de-prof.de-ed.-infantil.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O  PODER  EXECUTIVO  A  CONTRATAR PESSOAL,   EM   CARÁTER   TEMPORÁRIO,   POR EXCEPCIONAL INTERESSE PÚBLICO, NA FUNÇÃO DE PROFESSOR DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/1/c3711_pl-no-2327---denomina-rua-ari-vrielink.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/1/c3711_pl-no-2327---denomina-rua-ari-vrielink.pdf</t>
   </si>
   <si>
     <t>DENOMINA  LOGRADOURO  PÚBLICO COMO “RUA ARI VRIELINK”</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/3/pl_2328_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/3/pl_2328_suplementacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO POR REDUÇÃO ORÇAMENTÁRIA, NO EXERCÍCIO DO ANO DE 2019, NO VALOR DE R$ 40.000,00.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/4/pl_2329_incentivo_a_empresa.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/4/pl_2329_incentivo_a_empresa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivo a Ari Manica - ME - Gelo Skimó, nos termos da Lei Municipal nº 550/1998 e suas alterações.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/5/pl_2330_auxilio_construcao_aviario.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/5/pl_2330_auxilio_construcao_aviario.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro a José Gilberto Kochhann e Rosimeri Aurélio Kochhann para construção de aviário.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/6/pl_2331_inclui_meta_ppa.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/6/pl_2331_inclui_meta_ppa.pdf</t>
   </si>
   <si>
     <t>INCLUI META NO PPA 2018 - 2021 E NA LDO DE 2019.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/7/pl_2332_incentivo_pellets_werner.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/7/pl_2332_incentivo_pellets_werner.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivo a Empresa Fabricação e Comércio de Pellets Werner - Eireli, nos termos da Lei Municipal nº 550/1998 e suas alterações.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/9/pl_2333_contratacao_de_ace.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/9/pl_2333_contratacao_de_ace.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal em caráter temporário por excepcional interesse público na função de Agente de Combate à Endemia (ACE).</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/10/pl_2334_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/10/pl_2334_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por redução orçamentária, no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/11/pl_2335_pmaq.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/11/pl_2335_pmaq.pdf</t>
   </si>
   <si>
     <t>Institui gratificação para servidores municipais da Secretaria Municipal da Saúde integrantes das equipes de saúde de atenção básica que aderiram ao Programa Nacional de Melhoria do Acesso e da Qualidade da Atenção Básica - PMAQ - AB e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/38/pl2336_credito_reducao_orcamentaria.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/38/pl2336_credito_reducao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Redução Orçamentária no Exercício de 2019 no valor R$ 1.500,00.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/41/pl_2337_contratacao_de_professor.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/41/pl_2337_contratacao_de_professor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Professor,em caráter temporário por excepcional interesse público.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/42/pl_2338_credito_especial.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/42/pl_2338_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por arrecadação a maior, no valor de R$ 2.400,00</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/43/pl_2339_doacao_de_imovel.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/43/pl_2339_doacao_de_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar imóvel para Associação Comunitária de Linha Camilo</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/44/pl_2340.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/44/pl_2340.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2148 de 20 de abril de 2017.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/45/pl_2341_-_auxilio_uniao_de_servicos.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/45/pl_2341_-_auxilio_uniao_de_servicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivo a Empresa União de Serviços Ltda nos termos da Lei Municipal 550/1998 e suas alterações.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/46/pl_2342_-_revoga_lei_1769.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/46/pl_2342_-_revoga_lei_1769.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1769 de 05 de junho de 2013.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/47/pl_2343_-_altera_lei_1135.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/47/pl_2343_-_altera_lei_1135.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 41 da Lei nº 1135 de 07 de dezembro de 2005.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/51/pl_2344.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/51/pl_2344.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por Redução Orçamentária no Exercício de 2019, no valor de R$ 59.100,00.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/52/pl_2345.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/52/pl_2345.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por arrecadação a maior, no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/50/pl_2346_emendas_impositivas.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/50/pl_2346_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>Exclui, iclui e altera valores nas metas na Lei nº 2258 de 09 de novembro de 2018 - LDO 2019 e abre créditos especiais por reduções orçamentárias no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/53/pl_2347_-_altera_plano_de_carreira.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/53/pl_2347_-_altera_plano_de_carreira.pdf</t>
   </si>
   <si>
     <t>Extingue categorias funcionais da Lei 1973/2015 e Lei 1183/2006 - Plano de Carreira dos Servidores e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/54/pl_2348_-_telemedicina.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/54/pl_2348_-_telemedicina.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barão a celebrar parceria com a empresa Asterisco Médico - Comércio e Desenvolvimento de Sistemas em Saúde Ltda.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/55/pl_2349_-_credito_especial.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/55/pl_2349_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial, por arrecadação a maior, no valor de R$ 250.000,00.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/56/pl_2350_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/56/pl_2350_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e reduz verba orçamentária, no exercício de 2019, no valor de R$ 150.000,00.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/57/pl_2351_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/57/pl_2351_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por redução Orçamentária no exercício de 2019, no valor de R$ 29.000,00.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/58/pl_2352_-_operacao_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/58/pl_2352_-_operacao_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito junto à Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/64/pl_2353.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/64/pl_2353.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Monitor de Educação Infantil em caráter temporário por excepcional interesse público</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/65/pl_2354.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/65/pl_2354.pdf</t>
   </si>
   <si>
     <t>Suplementa Verba Orçamentária por maior arrecadação no exercício de 2019 no valor de R$ 7.000,00</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/66/pl_2355.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/66/pl_2355.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por arrecadação a maior no valor de R$ 10.000,00</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/67/pl_2356_-_cessao_de_uso.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/67/pl_2356_-_cessao_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Proceder a Cessão de Uso de Bem Imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/68/pl_2357_impositiva.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/68/pl_2357_impositiva.pdf</t>
   </si>
   <si>
     <t>Exclui e inclui valores nas Metas da lei nº 2258 de 09 de novembro de 2018 - LDO 2019 e abre créditos especiais por redução orçamentária, no valor de R$ 4.900,00.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/69/pl_2358_ldo_2020.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/69/pl_2358_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/71/pl_2359.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/71/pl_2359.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 8º, 9º 10 e 12 da Lei nº 412 de 22 de dezembro de 1995 - Plano Diretor.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/72/pl2360.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/72/pl2360.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por arrecadação a maior no valor de R$ 88.062,62.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/74/pl_2361_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/74/pl_2361_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por Arrecadação a maior no valor de R$ 4.000,00.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/76/pl_2362_-_credito_especial.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/76/pl_2362_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por arrecadação a maior no valor de R$ 49,86.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/77/pl_2363_EjfwSe1.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/77/pl_2363_EjfwSe1.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Agente Educacional, no quadro de Servidores Efetivos da Lei Municipal nº 1183/2006 - Plano de Carreira dos Servidores e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/78/pl_2364.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/78/pl_2364.pdf</t>
   </si>
   <si>
     <t>Cria Cargo de Professor de Educação Infantil com carga horária de 30 horas semanais, acrescenta o Parágrafo Único ao Art. 25 e altera o inciso I, do Art. 32, ambos da Lei Municipal 1665/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/96/pl_2365_-_alteracao_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/96/pl_2365_-_alteracao_lei.pdf</t>
   </si>
   <si>
     <t>Altera letra "b" e "c" do Anexo I da Lei Municipal nº 1778 de 19 de julho de 2013 da categoria do cargo: Fiscal Sanitário e de Meio Ambiente.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/97/pl_2366_-_revoga_lei_1857.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/97/pl_2366_-_revoga_lei_1857.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1857 de 21 de março de 2014.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pl_2367_-_revoga_leis.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pl_2367_-_revoga_leis.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais nº 1274/2007 e nº 1467/2009.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/448/pl_2368_-_convenio_hospital_montenegro.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/448/pl_2368_-_convenio_hospital_montenegro.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a firmar convênio com a Associação Ordem Auxiliadora das Senhoras Evangélicas - OASE, Hospital Montenegro, para prestação de serviços na área da saúde.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/449/pl_2369_-_impostos.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/449/pl_2369_-_impostos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste, o calendário de pagamentos e os descontos concedidos sobre: IPTU, o ISSQN - Fixo e sobre as Taxas Municipais e fixa o valor da Unidade de Referência Municipal - URM.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/450/pl_2370.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/450/pl_2370.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Barão para o Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/466/pl_2371.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/466/pl_2371.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 1813 de 08 de novembro de 2013.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/467/pl_2372.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/467/pl_2372.pdf</t>
   </si>
   <si>
     <t>Exclui e Inclui valores nas metas da lei nº 2258 de 09 de novembro de 2018 - LDO 2019 e abre créditos suplementares e por reduções orçamentárias no valor de R$ 17.000,00.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/471/pl_2373_-_perimetro_urbano.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/471/pl_2373_-_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Amplia o Perímetro Urbano de Linha Francesa Alta e acrescenta o parágrafo único ao artigo 1º da Lei 2025 de 03 de setembro de 2015.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/472/pl_2374_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/472/pl_2374_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e reduz verba Orçamentária no exercício de 2019 no valor de R$ 814.000,00.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/473/pl_2375_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/473/pl_2375_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 3º e 4º da Lei 2319 de 09 de outubro de 2019 para a correção de erro material e dá outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/474/pl_2376_-_transporte_universitario.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/474/pl_2376_-_transporte_universitario.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo contratar e custear, conceder subsídios ou firmar parcerias com OSC's (Organizações da Sociedade Civil) para viabilizar o transporte às Instituições de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/476/pl_2377_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/476/pl_2377_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o art 3º da Lei nº 2268 de 19 de dezembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/477/pl_2378_-_divisas.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/477/pl_2378_-_divisas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a encaminhar correção de seus limites territoriais e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/478/pl_2379_-_credito_especial.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/478/pl_2379_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por Arrecadação a maior no valor de R$ 418.681,05.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/481/pl_2380_-_subvencao_hospital_sao_pedro.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/481/pl_2380_-_subvencao_hospital_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Concede subvenção ao Hospital Beneficente São Pedro de Garibaldi e dá outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/482/pl_2381_-_subvencao_vo_albino.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/482/pl_2381_-_subvencao_vo_albino.pdf</t>
   </si>
   <si>
     <t>Concede subvenção à Associação Creche Vô Albino</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vereador Bernardino Scottá, Vereador Ademar Gauger, Vereador Luiz Felippe Werner</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/25/pl_resolucao_35.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/25/pl_resolucao_35.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Parlamentar na Câmara Municipal de Barão.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Vereador Dalcir Luis Ebeling, Vereador João Carlos Jahn, Vereador Laudir Abel, Vereador Luiz Felippe Werner</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/480/projeto_de_resolucao_36.2019.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/480/projeto_de_resolucao_36.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Barão e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PLEG</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/22/pl_112_revisao_geral_dos_servidores.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/22/pl_112_revisao_geral_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral anual aos Secretários Municipais e aos ocupantes de Cargo Eletivo, Prefeito, Vice Prefeito e Vereadores.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/21/pl_113_revisao_geral_dos_servidores.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/21/pl_113_revisao_geral_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Estabelece índices para a revisão geral anual e de reajuste dos vencimentos dos servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/39/pl_114_alteracao_da_lei_1103.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/39/pl_114_alteracao_da_lei_1103.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 1º, 2º e ao parágrafo único do artigo 3º da Lei Municipal 1.103 de 23 de março de 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/8/pl_115_leg._transporte_de_municipes.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/8/pl_115_leg._transporte_de_municipes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o transporte de Munícipes para tratamento de saúde para realização dos tratamentos de quimioterapia e radioterapia.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/60/pl_116_-_creche_vo_albino.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/60/pl_116_-_creche_vo_albino.pdf</t>
   </si>
   <si>
     <t>Acrescenta Dispositivo na Lei 2.268 de 19 de dezembro de 2018 que dispõe sobre a subvenção à Associação Creche Vô Albino.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/63/pl_leg._117_-_transicao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/63/pl_leg._117_-_transicao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Processo de Transição no Governo Local.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/70/pl_leg_118.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/70/pl_leg_118.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso III no artigo 12 da Lei nº 2289 de 30 de abril de 2019.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/73/pl_leg_119_-_monitoramento.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/73/pl_leg_119_-_monitoramento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de monitoramento por câmeras de segurança nas proximidades de escolas públicas e hospitais.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/451/pl_120.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/451/pl_120.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a ementa da Lei nº 2290/2019 que alterou os artigos 1º, 2º e ao parágrafo único do artigo 3º da lei 1.013 de 23 de março de 2004 e  dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/62/pl_115_leg._-_veto.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/62/pl_115_leg._-_veto.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo 115/2019.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/75/veto_pl_117.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/75/veto_pl_117.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto do Legislativo 117/2019</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/98/veto_pl_119.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/98/veto_pl_119.pdf</t>
   </si>
   <si>
     <t>Veto total ao PL do Legislativo nº 119/2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2811,68 +2811,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/197/indicacao_169.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/196/indicacao_170.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/195/indicacao_171.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/194/indicacao_172.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/193/indicacao_173.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_174.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/191/indicacao_175.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/190/indicacao_176.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/189/indicacao_177.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/188/indicacao_178.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_179.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/186/indicacao_180.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/185/indicacao_181.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/184/indicacao_182.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_183.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_184.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/181/indicacao_185.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/180/indicacao_186.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/179/indicacao_187.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/178/indicacao_188.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/177/indicacao_189.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/175/indicacao_191.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/174/indicacao_192.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/173/indicacao_193.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/172/indicacao_194.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/157/indicacao_195.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/156/indicacao_196.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_197.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_198.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_199.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_200.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_201.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_202.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_203.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_204.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_205.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_206.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_207.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_208.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_209.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_210.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/171/indicacao_2112019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_212.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_213.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_214.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_215.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_216.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_217.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_218.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/163/indicacao_219.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/162/indicacao_220.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_221.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/160/indicacao_222.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/159/indicacao_223.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/158/indicacao_224.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_225.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_226.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_227.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_228.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_229.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_230.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_231.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_232.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_233.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_234.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_235.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_236.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_237.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_238.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_239.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_240.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_243.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_244.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_245.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_246.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_247.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_248.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_249.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/116/indicacao_250.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_251.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_252.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_255.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_254.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/110/indicacao_256.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_257.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_258.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_259.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_261.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_262.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_263.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_264.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_265.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_266.219.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_267.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/40/pdl_92_denomina_plenario_12_de_maio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/59/projeto_de_decreto_93.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/48/pl_emleiorg_05.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_emenda_lei_organica_06.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/475/projeto_emenda_lei_org._07.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/37/pl_2304_suplementacoes_superavit.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/36/pl_2305_creditos_especiais_superavit.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/14/pl_2306_alteracao_carga_horaria_de_cargo_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/35/pl_2307_incentivo_ind._de_moveis_baumbach.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/34/pl_2308_contratacao_de_monitor_de_escola.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/33/pl_2309_contratacao_de_professor_de_historia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/32/pl_2310_contratacao_de_professor_de_matematica.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/31/pl_2311_apoio_cultural_radio_acao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/30/pl_2312_alteracao_da_lei_n._2148.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/29/pl_2313_contratacao_de_professor_de_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/28/pl_2314_contratacao_temporaria_de_professor_de_ed_SLWvYC8.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/27/pl_2315_subsidio_e_realiz._de_servicos_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/26/pl_2316_reestrutura_o_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/23/pl_2317_revisao_geral_anual_aos_vencimentos_dos_s_1ZvV2qt.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/17/pl_2318_piso_salarial_para_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/20/servico_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/16/pl_2320_contrata_operacao_de_credito_com_o_brde.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/15/pl_2321_incentivo_a_sandvida_tratamentos_efluentes_ltda.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/13/pl_2322_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/19/alteracao_da_lei_municipal_n._1971.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/18/incentivo_a_sanvida_tratamentos_de_efluentes_ltda.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/2/2bc6c_pl-no-2326---contratacao-de-prof.de-ed.-infantil.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/1/c3711_pl-no-2327---denomina-rua-ari-vrielink.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/3/pl_2328_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/4/pl_2329_incentivo_a_empresa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/5/pl_2330_auxilio_construcao_aviario.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/6/pl_2331_inclui_meta_ppa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/7/pl_2332_incentivo_pellets_werner.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/9/pl_2333_contratacao_de_ace.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/10/pl_2334_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/11/pl_2335_pmaq.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/38/pl2336_credito_reducao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/41/pl_2337_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/42/pl_2338_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/43/pl_2339_doacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/44/pl_2340.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/45/pl_2341_-_auxilio_uniao_de_servicos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/46/pl_2342_-_revoga_lei_1769.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/47/pl_2343_-_altera_lei_1135.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/51/pl_2344.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/52/pl_2345.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/50/pl_2346_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/53/pl_2347_-_altera_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/54/pl_2348_-_telemedicina.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/55/pl_2349_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/56/pl_2350_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/57/pl_2351_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/58/pl_2352_-_operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/64/pl_2353.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/65/pl_2354.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/66/pl_2355.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/67/pl_2356_-_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/68/pl_2357_impositiva.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/69/pl_2358_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/71/pl_2359.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/72/pl2360.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/74/pl_2361_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/76/pl_2362_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/77/pl_2363_EjfwSe1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/78/pl_2364.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/96/pl_2365_-_alteracao_lei.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/97/pl_2366_-_revoga_lei_1857.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pl_2367_-_revoga_leis.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/448/pl_2368_-_convenio_hospital_montenegro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/449/pl_2369_-_impostos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/450/pl_2370.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/466/pl_2371.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/467/pl_2372.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/471/pl_2373_-_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/472/pl_2374_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/473/pl_2375_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/474/pl_2376_-_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/476/pl_2377_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/477/pl_2378_-_divisas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/478/pl_2379_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/481/pl_2380_-_subvencao_hospital_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/482/pl_2381_-_subvencao_vo_albino.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/25/pl_resolucao_35.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/480/projeto_de_resolucao_36.2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/22/pl_112_revisao_geral_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/21/pl_113_revisao_geral_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/39/pl_114_alteracao_da_lei_1103.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/8/pl_115_leg._transporte_de_municipes.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/60/pl_116_-_creche_vo_albino.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/63/pl_leg._117_-_transicao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/70/pl_leg_118.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/73/pl_leg_119_-_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/451/pl_120.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/62/pl_115_leg._-_veto.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/75/veto_pl_117.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/98/veto_pl_119.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/197/indicacao_169.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/196/indicacao_170.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/195/indicacao_171.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/194/indicacao_172.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/193/indicacao_173.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_174.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/191/indicacao_175.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/190/indicacao_176.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/189/indicacao_177.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/188/indicacao_178.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_179.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/186/indicacao_180.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/185/indicacao_181.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/184/indicacao_182.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_183.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_184.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/181/indicacao_185.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/180/indicacao_186.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/179/indicacao_187.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/178/indicacao_188.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/177/indicacao_189.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/175/indicacao_191.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/174/indicacao_192.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/173/indicacao_193.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/172/indicacao_194.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/157/indicacao_195.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/156/indicacao_196.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_197.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_198.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_199.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_200.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_201.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_202.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_203.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_204.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_205.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_206.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_207.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_208.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_209.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_210.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/171/indicacao_2112019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_212.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_213.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_214.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_215.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_216.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_217.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_218.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/163/indicacao_219.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/162/indicacao_220.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_221.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/160/indicacao_222.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/159/indicacao_223.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/158/indicacao_224.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_225.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_226.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_227.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_228.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_229.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_230.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_231.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_232.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_233.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_234.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_235.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_236.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_237.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_238.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_239.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_240.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_243.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_244.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_245.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_246.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_247.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_248.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_249.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/116/indicacao_250.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_251.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_252.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_255.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_254.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/110/indicacao_256.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_257.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_258.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_259.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_261.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_262.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_263.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_264.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_265.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_266.219.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_267.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/40/pdl_92_denomina_plenario_12_de_maio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/59/projeto_de_decreto_93.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/48/pl_emleiorg_05.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_emenda_lei_organica_06.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/475/projeto_emenda_lei_org._07.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/37/pl_2304_suplementacoes_superavit.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/36/pl_2305_creditos_especiais_superavit.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/14/pl_2306_alteracao_carga_horaria_de_cargo_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/35/pl_2307_incentivo_ind._de_moveis_baumbach.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/34/pl_2308_contratacao_de_monitor_de_escola.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/33/pl_2309_contratacao_de_professor_de_historia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/32/pl_2310_contratacao_de_professor_de_matematica.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/31/pl_2311_apoio_cultural_radio_acao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/30/pl_2312_alteracao_da_lei_n._2148.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/29/pl_2313_contratacao_de_professor_de_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/28/pl_2314_contratacao_temporaria_de_professor_de_ed_SLWvYC8.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/27/pl_2315_subsidio_e_realiz._de_servicos_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/26/pl_2316_reestrutura_o_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/23/pl_2317_revisao_geral_anual_aos_vencimentos_dos_s_1ZvV2qt.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/17/pl_2318_piso_salarial_para_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/20/servico_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/16/pl_2320_contrata_operacao_de_credito_com_o_brde.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/15/pl_2321_incentivo_a_sandvida_tratamentos_efluentes_ltda.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/13/pl_2322_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/19/alteracao_da_lei_municipal_n._1971.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/18/incentivo_a_sanvida_tratamentos_de_efluentes_ltda.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/2/2bc6c_pl-no-2326---contratacao-de-prof.de-ed.-infantil.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/1/c3711_pl-no-2327---denomina-rua-ari-vrielink.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/3/pl_2328_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/4/pl_2329_incentivo_a_empresa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/5/pl_2330_auxilio_construcao_aviario.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/6/pl_2331_inclui_meta_ppa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/7/pl_2332_incentivo_pellets_werner.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/9/pl_2333_contratacao_de_ace.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/10/pl_2334_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/11/pl_2335_pmaq.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/38/pl2336_credito_reducao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/41/pl_2337_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/42/pl_2338_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/43/pl_2339_doacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/44/pl_2340.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/45/pl_2341_-_auxilio_uniao_de_servicos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/46/pl_2342_-_revoga_lei_1769.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/47/pl_2343_-_altera_lei_1135.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/51/pl_2344.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/52/pl_2345.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/50/pl_2346_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/53/pl_2347_-_altera_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/54/pl_2348_-_telemedicina.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/55/pl_2349_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/56/pl_2350_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/57/pl_2351_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/58/pl_2352_-_operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/64/pl_2353.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/65/pl_2354.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/66/pl_2355.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/67/pl_2356_-_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/68/pl_2357_impositiva.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/69/pl_2358_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/71/pl_2359.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/72/pl2360.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/74/pl_2361_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/76/pl_2362_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/77/pl_2363_EjfwSe1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/78/pl_2364.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/96/pl_2365_-_alteracao_lei.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/97/pl_2366_-_revoga_lei_1857.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pl_2367_-_revoga_leis.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/448/pl_2368_-_convenio_hospital_montenegro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/449/pl_2369_-_impostos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/450/pl_2370.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/466/pl_2371.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/467/pl_2372.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/471/pl_2373_-_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/472/pl_2374_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/473/pl_2375_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/474/pl_2376_-_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/476/pl_2377_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/477/pl_2378_-_divisas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/478/pl_2379_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/481/pl_2380_-_subvencao_hospital_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/482/pl_2381_-_subvencao_vo_albino.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/25/pl_resolucao_35.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/480/projeto_de_resolucao_36.2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/22/pl_112_revisao_geral_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/21/pl_113_revisao_geral_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/39/pl_114_alteracao_da_lei_1103.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/8/pl_115_leg._transporte_de_municipes.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/60/pl_116_-_creche_vo_albino.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/63/pl_leg._117_-_transicao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/70/pl_leg_118.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/73/pl_leg_119_-_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/451/pl_120.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/62/pl_115_leg._-_veto.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/75/veto_pl_117.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2019/98/veto_pl_119.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="104.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>