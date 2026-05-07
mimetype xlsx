--- v0 (2025-10-14)
+++ v1 (2026-05-07)
@@ -54,3171 +54,3171 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Claudir Antônio Ludwig</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/687/indicacao_01.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/687/indicacao_01.21.pdf</t>
   </si>
   <si>
     <t>Contratação de produtor cultural</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_02.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_02.21.pdf</t>
   </si>
   <si>
     <t>Levantamento de espaços públicos</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_03.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_03.21.pdf</t>
   </si>
   <si>
     <t>Alteração de Lei de parcelamento de dívida ativa</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereadora Diovana Zaro</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_04.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_04.21.pdf</t>
   </si>
   <si>
     <t>Ampliação da rota de coleta de lixo</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_05.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_05.21.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeiras</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_06.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_06.21.pdf</t>
   </si>
   <si>
     <t>Denominação de logradouro público</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_07.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_07.21.pdf</t>
   </si>
   <si>
     <t>Parceria com profissionais de arquitetura</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_08.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_08.21.pdf</t>
   </si>
   <si>
     <t>Alteração da Lei das Cisternas</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Vereador Bode</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_09.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_09.21.pdf</t>
   </si>
   <si>
     <t>Recolocação de quebra-molas</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_10.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_10.21.pdf</t>
   </si>
   <si>
     <t>Manutenção do barranco sul do Bairro Bela Vista</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_11.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_11.21.pdf</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_12.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_12.21.pdf</t>
   </si>
   <si>
     <t>Contratação de veterinário</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Vereador Luciano Sandrin</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_13.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_13.21.pdf</t>
   </si>
   <si>
     <t>Inclusão de associados da ACI/CDL na troca de bônus</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Vereador Bernardino Scottá</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_14.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_14.21.pdf</t>
   </si>
   <si>
     <t>Melhorias na Ponte de Arroio Canoas</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_15.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_15.21.pdf</t>
   </si>
   <si>
     <t>Divulgação de Decretos e Portarias</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_16.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_16.21.pdf</t>
   </si>
   <si>
     <t>Revitalização do espaço público junto ao Ginásio Poliesportivo</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_17.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_17.21.pdf</t>
   </si>
   <si>
     <t>Melhorias na calçada da Rua Buarque de Macedo</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Vereadora Jucelaine Poersch</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_18.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_18.21.pdf</t>
   </si>
   <si>
     <t>Colocação de quebra-molas</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_19.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_19.21.pdf</t>
   </si>
   <si>
     <t>Organização de gincana</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_20.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_20.21.pdf</t>
   </si>
   <si>
     <t>Melhorias no retorno do Banrisul</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_21.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_21.21.pdf</t>
   </si>
   <si>
     <t>Melhorias no acesso de Barão Velho</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Vereador Claudir Antônio Ludwig, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_22.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_22.21.pdf</t>
   </si>
   <si>
     <t>Ampliação de especialidades médicas</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_23.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_23.21.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_24.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_24.21.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_25.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_25.21.pdf</t>
   </si>
   <si>
     <t>Colocação de portais</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_26.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_26.21.pdf</t>
   </si>
   <si>
     <t>Elaboração de Plano Viário</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Vereador Ademar Gauger</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_27.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_27.21.pdf</t>
   </si>
   <si>
     <t>Melhorias de estrada</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_28.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_28.21.pdf</t>
   </si>
   <si>
     <t>Melhorias de acessos</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_29.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_29.21.pdf</t>
   </si>
   <si>
     <t>Mutirão de exames</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_30.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_30.21.pdf</t>
   </si>
   <si>
     <t>Campanha para castração de animais de rua</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_31.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_31.21.pdf</t>
   </si>
   <si>
     <t>Melhorias na Rua Padre Bernardo Schimitz</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_32.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_32.21.pdf</t>
   </si>
   <si>
     <t>Doação de sangue no município</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_33.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_33.21.pdf</t>
   </si>
   <si>
     <t>Rever a decisão de trazer alunos de Arroio Canoas para estudarem na Sede</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_34.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_34.21.pdf</t>
   </si>
   <si>
     <t>Colocação de placas indicativas</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_35.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_35.21.pdf</t>
   </si>
   <si>
     <t>Encanamento de esgoto</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_36.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_36.21.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeira</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Vereador Pedro Gilson Jahn, Vereadora Diovana Zaro</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_37.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_37.21.pdf</t>
   </si>
   <si>
     <t>Manutenção dos quebra-molas e meio fios de Linha Francesa Alta e Linha Francesa Baixa</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_38.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_38.21.pdf</t>
   </si>
   <si>
     <t>Faixa lateral de pedestres na Rua Padre Bernardo Schmitz</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Vereador Ademar Bourscheid, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_39.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_39.21.pdf</t>
   </si>
   <si>
     <t>Troca da rede do Ginásio da Escola Nicolau Bourscheid</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_40.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_40.21.pdf</t>
   </si>
   <si>
     <t>Colocação de iluminação de LED</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Vereador Luciano Sandrin, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/</t>
+    <t>http://sapl.barao.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Desconto no IPTU para os munícipes que apresentarem comprovante de limpeza de fossas</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Vereador Claudir Antônio Ludwig, Vereador Luciano Sandrin</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_42.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Revitalização das Praças</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_43.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Repasse aos Clubes de Futebol</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_44.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Melhorias de passeio público</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_45.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Projeto de Energia Solar</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_46.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Colocação de Containers de lixo</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_47.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Melhorias na acesso ao Vale Suíço</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_48.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Melhoria de Parada de Ônibus</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Vereador Bernardino Scottá, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_49.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Abertura de Rua e Condições de tráfego</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_50.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_50.pdf</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_51.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Elevação de Calçamento</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_52.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Melhoria da rede fluvial de Cafundó</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_53.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Demarcação na Buarque de Macedo</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_54.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Melhoria na Rua Professora Maria Edith Selbach</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_55.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Melhoria no telhado da Delegacia de Polícia</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Vereador Claudir Antônio Ludwig, Vereadora Diovana Zaro</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_56.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_57.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Colocação de Placa Indicativa</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_58.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Revitalização, padronização e colocação de placas das ruas do Município</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_59.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Regulamentação, delimitação e denominação dos bairros no perímetro urbano</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_60.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Cercamento do lago no Bairro Mirante do Lago.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_61.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Vacinação aos professores e profissionais da Educação</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_62.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Ampliação de iluminação pública em Arroio Canoas</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_63.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Divulgação da Campanha Nota Fiscal Gaúcha</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_64.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_64.pdf</t>
   </si>
   <si>
     <t>Colocação de redutor de velocidade na Linha Francesa Baixa</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Vereador Ademar Bourscheid, Vereador Luciano Sandrin</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_65.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Colocação de placas de identificação dos quebra-molas em Linha Francesa Alta</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_66.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Inclusão de meta no PPA para ações e atividades no controle de natalidade e proteção animal</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_67.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Estacionamento preferencial para idosos e deficientes físicos</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_68.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Apoio a reciclagem de lixo</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_69.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei no que diz respeito aos MEIs</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_70.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Colocação de passeio público na Rua Padre Bernardo Schmitz</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_71.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Melhorias na Cancha de Rodeio de Linha Pimenta</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_72.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Cedência da quadra coberta para a comunidade de Barão Velho</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Colocação de Câmeras de segurança e cercamento das áreas livres das escolas municipais</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_74.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Troca do sistema de esgoto da Carlos Gomes</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_75.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Cursos de Culinária Italiana e Alemã</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Vereador Bode, Vereador Claudir Antônio Ludwig</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_76.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_76.pdf</t>
   </si>
   <si>
     <t>Estudo da viabilidade de aquisição de um aparelho de raio X ou tomografia</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Vereador Pedro Gilson Jahn, Vereadora Jucelaine Poersch</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_77.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Retorno das aulas para o 1º ano do Ensino Fundamental</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_78.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Melhorias na Cancha de areia ao lado do Ginásio</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_79.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Estudo da viabilidade de construção de Praça Pública</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_80.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_80.pdf</t>
   </si>
   <si>
     <t>Aulas de Zumba</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_81.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Alteração na lei das permissões para dirigir veículo oficial do Município</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_82.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Fechamento dos buracos na Rua Eliseo Bavaresco</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_83.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Praça de recreação infantil nas proximidades do Força e Luz</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_84.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Melhorias na Praça de Recreação Infantil da Praça da Liberdade</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_85.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Parceria com SENAR</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_86.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Melhorias nos banheiros públicos</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_87.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_87.pdf</t>
   </si>
   <si>
     <t>Poda e replantio das hortências</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_88.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_88.pdf</t>
   </si>
   <si>
     <t>Alteração no subsídio de hora máquina</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_89.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_89.pdf</t>
   </si>
   <si>
     <t>Contratação de psicólogo para as escolas municipais</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_90.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Instalação de um chimarródromo na Praça Central</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Vereador Claudir Antônio Ludwig, Vereador Ademar Bourscheid, Vereador Ademar Gauger, Vereador Bernardino Scottá, Vereador Bode, Vereador Luciano Sandrin, Vereador Pedro Gilson Jahn, Vereadora Diovana Zaro, Vereadora Jucelaine Poersch</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_91.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_91.pdf</t>
   </si>
   <si>
     <t>Pintura e restauração do prédio da estação</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_92.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Melhorias na Cancha de Areia do Força e Luz</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_93.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Melhorias na Escola Municipal Nicolau Bourscheid</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_94.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Adesão do município de Barão ao Programa Negocia RS</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_95.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Montagem e lançamento de roteiro turístico</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_96.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Seguro total para os veículos do município</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_97.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_97.pdf</t>
   </si>
   <si>
     <t>Aparelho de telefone para o Centro de Referência da Mulher</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Vereador Claudir Antônio Ludwig, Vereador Pedro Gilson Jahn, Vereadora Diovana Zaro</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_98.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_98.pdf</t>
   </si>
   <si>
     <t>Colocação de estrutura com a simbologia do Barão e da Baronesa na Praça dos Símbolos</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_99.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_99.pdf</t>
   </si>
   <si>
     <t>Contratação de um Agente de Combate a Endemias</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_100.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Melhorias na Praça de Recreação Infantil de Linha Francesa Alta</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_101.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_101.pdf</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_102.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Limpeza e roçada na área de terras do Município próximo ao Ginásio Municipal e melhor aproveitamento da área.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_103.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Alterações na lei de concessão de bônus aos produtores</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Vereador Bode, Vereador Claudir Antônio Ludwig, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_104.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Abertura do Contra turno em Arroio Canoas</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_105.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Colocação de Lixeiras</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_106.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Estacionamento Oblíquo na Rua da Estação</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_107.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Concerto do tanque de transporte de líquidos</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_108.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Demarcação de estacionamento na Rua Professora Maria Edith Selbach</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/737/mocao_01.2021.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/737/mocao_01.2021.pdf</t>
   </si>
   <si>
     <t>Ampliação de Testagem e Tratamento Precoce e Imediato</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/872/mocao_05.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/872/mocao_05.pdf</t>
   </si>
   <si>
     <t>Apoio à implantação de um Centro de Oncologia junto ao Hospital Montenegro</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/892/mocao_06.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/892/mocao_06.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao aumento do número de vagas no curso técnico de Segurança Pública (CTSP/2021) dos Policiais Militares do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CGP - Comissão Geral de Pareceres</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/636/projeto_de_decreto_94.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/636/projeto_de_decreto_94.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas da Gestão Fiscal do Quarto Quadrimestre de 2020 do Município de Barão.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/632/projeto_de_decreto_01.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/632/projeto_de_decreto_01.21.pdf</t>
   </si>
   <si>
     <t>Acolhe o parecer favorável do Tribunal de Contas do Estado do Rio Grande do Sul e aprova as contas dos senhores Cláudio Ferrari, Tercílio Anselmini e Ademar Gauger, relativas ao exercício financeiro de 2018 do Município de Barão.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_decreto_96.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_decreto_96.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas da Gestão Fiscal do Primeiro Quadrimestre de 2021 do Município de Barão.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas da Gestão Fiscal do Segundo Quadrimestre de 2021 do Município de Barão.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - Mandato 2021/2024</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/618/pl_2451_-_revogacao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/618/pl_2451_-_revogacao_de_lei.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal Nº 2306 de 30 de agosto de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/619/pl_2452_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/619/pl_2452_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o caput do Art. 1º da lei nº 2217 de 22 de março de 2018 e o anexo I.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/621/pl_2453_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/621/pl_2453_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito Especial por superávit financeiro, no valor de R$ 740.929,10.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/622/pl_2454_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/622/pl_2454_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e reduz verba orçamentária por superávit financeiro no valor de R$ 2.147.056,36.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/623/pl_2455_-_contratacao_professor.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/623/pl_2455_-_contratacao_professor.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a contratar pessoal em caráter temporário por excepcional interesse público no cargo de professor de Educação Infantil</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pl_2456_-_apoio_cultural_radio.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pl_2456_-_apoio_cultural_radio.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão de patrocínio, na forma de apoio cultural, a radiodifusão comunitária no território do Município de Barão.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pl_2457_-_subvencao_vo_albino.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pl_2457_-_subvencao_vo_albino.pdf</t>
   </si>
   <si>
     <t>Concede subvenção à Associação Creche Vô ALbino</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pl_2458_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pl_2458_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no valor de R$ 50.000,00</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pl_2459_-_contribuicao_de_melhoria_bv.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pl_2459_-_contribuicao_de_melhoria_bv.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar Contribuição de Melhorias, decorrente de obras públicas de pavimentação na Rua Barão Velho.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pl_2460_-_contribuicao_de_melhoria_fa.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pl_2460_-_contribuicao_de_melhoria_fa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar a Contribuição de Melhorias decorrente de obras públicas de pavimentação na Rua Francesa Alta.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pl_2461_-_contribuicao_de_melhoria_fb.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pl_2461_-_contribuicao_de_melhoria_fb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar a Contribuição de melhorias decorrente de obras públicas de pavimentação na Rua Francesa Baixa.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pl_2462_-_contribuicao_de_melhoria_gd.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pl_2462_-_contribuicao_de_melhoria_gd.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar a Contribuição de melhorias decorrente de obras públicas de pavimentação na Guido Donelli.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pl_2463_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pl_2463_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera art. 1º da Lei Municipal nº 2217 de 22 de março de 2018 e o seu Anexo I.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pl_2464_-_concessao_de_beneficios_inadinplentes.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pl_2464_-_concessao_de_beneficios_inadinplentes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios para pagamento de débitos fiscais em atraso e estabelece normas para sua cobrança extra judicial.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/634/pl_2465_-_compensacao_banco_de_horas.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/634/pl_2465_-_compensacao_banco_de_horas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo de compensação do Banco de Horas instituído pelo Decreto Municipal nº 1465 de 18 de maio de 2020.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/637/pl_2466_-_convenio_sao_pedro_da_serra.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/637/pl_2466_-_convenio_sao_pedro_da_serra.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barão a firmar convênio com o Município de São Pedro da Serra para viabilizar a execução de obras e afins, com vistas a pavimentação da Rua 23 de março e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pl_2467_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pl_2467_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por Redução Orçamentária no valor de R$ 67.600,00</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/639/pl_2468_-_contratacao_de_professor.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/639/pl_2468_-_contratacao_de_professor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal em caráter temporário por excepcional interesse público no cargo de professor de história.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/640/pl_2469_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/640/pl_2469_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1º da Lei Nº 435 de 21 de junho 1996.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/641/pl_2470_-_faixas_de_dominio.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/641/pl_2470_-_faixas_de_dominio.pdf</t>
   </si>
   <si>
     <t>Define as vias municipais, na área rural do Município e respectivas faixas de domínio, recuos para construções, muros, cercas e instalações de postes da rede elétrica, a fim de regulamentar o disposto no Caput do artigo 111 da lei Municipal nº 885 de 31 de dezembro de 2002.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/642/pl_2471_-_revoga_lei_2332.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/642/pl_2471_-_revoga_lei_2332.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2332 de 06 de dezembro de 2019</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/643/pl_2472_-_cessao_de_uso.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/643/pl_2472_-_cessao_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a Cessão de Uso de Bem Imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pl_2473_-_programa_incentivo_agricultura.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pl_2473_-_programa_incentivo_agricultura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Especial de Incentivo à Agricultura no âmbito do Município de Barão</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pl_2474_-_cria_fundeb.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pl_2474_-_cria_fundeb.pdf</t>
   </si>
   <si>
     <t>Cria o novo Conselho Municipal de Acompanhamento e de Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Fundeb de que trata a Lei Federal nº 14.113 de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/730/pl_2475_-_subvencao_hospital.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/730/pl_2475_-_subvencao_hospital.pdf</t>
   </si>
   <si>
     <t>Concede subvenção a Associação Beneficente Hospital São José e dá outras providências</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/731/pl_2476_-_subvencao_hospital.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/731/pl_2476_-_subvencao_hospital.pdf</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/732/pl_2477_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/732/pl_2477_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e reduz Verba Orçamentária no Valor de R$ 343.000,00.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/727/pl_2478_-_aquisicao_de_vacinas.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/727/pl_2478_-_aquisicao_de_vacinas.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de vacinas para o enfrentamento da Pandemia da Covid-19</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/733/pl_2479_-_alteracao_lei_2416.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/733/pl_2479_-_alteracao_lei_2416.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 2416 de 09 de dezembro de 2020</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pl_2480_-_permuta_professores.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pl_2480_-_permuta_professores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conveniar com o Município de Salvador do Sul para permutar professores</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pl_2481_-_cooficializacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pl_2481_-_cooficializacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cooficialização das línguas hunsrik e talian no município de Barão/RS</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>Altera a Lei nº 2448 de 16 de março de 2021 que define as vias municipais na área rural do Município e respectivas faixas de domínio, recuos para construções, muros, cercas e instalações de postes de rede elétrica, a fim de regulamentar o disposto no artigo 111 da Lei Municipal 885 de 31 de dezembro de 2002.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pl_2483_-_cedencia_de_estagiario.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pl_2483_-_cedencia_de_estagiario.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder estudante para realização de estágio remunerado à Delegacia de Polícia Civil do Município</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pl_2484_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pl_2484_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e reduz verba orçamentária no valor de R$ 127.000,00</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pl_2485_-_incentivo_ao_comercio.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pl_2485_-_incentivo_ao_comercio.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Emergencial de auxílio ao Comércio e Serviços do município de Barão/RS considerados não essenciais e que tiveram prejuízos ocasionados pela Covid-19 e o modelo de distanciamento controlado instituído pelo Governo do Estado do Rio Grande do Sul dá outras providências e abre crédito especial por redução orçamentária</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pl_2486_-_altera_codigo_tributario.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pl_2486_-_altera_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Altera anexo do Código Tributário Municipal - Lei 784/01 - para incluir o item III, na tabela II.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pl_2487_-_cessao_de_uso.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pl_2487_-_cessao_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Proceder Cessão de Uso de Bem Imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/745/pl_2488_-_abertura_decredito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/745/pl_2488_-_abertura_decredito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por redução orçamentária no valor de R$ 95,46</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pl_2489_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pl_2489_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e reduz Verba Orçamentária no valor de R$ 170.000,00</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/747/pl_2490_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/747/pl_2490_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por Redução Orçamentária e por superávit financeiro no valor de R$ 850.000,00</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pl_2491_-_contratacao_de_professor.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pl_2491_-_contratacao_de_professor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Professor de Ensino Fundamental de Anos Iniciais com carga horária de 22 (vinte e duas) horas semanais e Professor de Educação Infantil com carga horária de 30 (trinta) horas semanais em caráter emergencial, por excepcional interesse público.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pl_2492_-_incentivo_empresa.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pl_2492_-_incentivo_empresa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivo a Indústria de Móveis HG Mobilar Ltda - ME, nos termos da Lei municipal 550/1998 e suas alterações.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/780/pl_2493_-_ppa.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/780/pl_2493_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025 e dá outras providências</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/781/pl_2494_-_cessao_de_uso.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/781/pl_2494_-_cessao_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Cessão de uso de Bem Imóvel e dá outras providências</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pl_2495_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pl_2495_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei nº 2456 de 19 de maio de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/785/pl_2496_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/785/pl_2496_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por Redução Orçamentária no valor de R$ 3.213,34</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/786/pl_2497_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/786/pl_2497_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por arrecadação a maior no valor de R$ 37.825,72.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pl_2498_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pl_2498_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do artigo 2º e do artigo 4º da Lei nº 1695 de 08 de agosto de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/787/pl_2499_-_incentivo_a_empresa.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/787/pl_2499_-_incentivo_a_empresa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivo a empresa ALEPHOX TRATAMENTO DE EFLUENTES E GESTÃO AMBIENTAL LTDA, nos termos da Lei Municipal nº 550/1998 e suas alterações.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/788/pl_2500_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/788/pl_2500_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º, incisos I e II e parágrafo único da lei nº 2434 de 09 de março de 2021</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/789/pl_2501_-_denominacao_de_rua.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/789/pl_2501_-_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Aprova Logradouro Público "Rua Olindo Vrielink"</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/791/pl_2502_-_denominacao_de_rua.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/791/pl_2502_-_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Aprova Logradouro Público "Rua Geraldo João Dai Prá".</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/792/pl_2503_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/792/pl_2503_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no valor de R$ 55.950,00</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/793/pl_2504_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/793/pl_2504_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera redação do artigo 12, Inciso I, da Lei nº 2289 de 30 de abril de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/794/pl_2505_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/794/pl_2505_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por arrecadação a maior, no valor de R$ 99.568,50.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/795/pl_2506_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/795/pl_2506_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por redução orçamentária e por excesso de arrecadação no valor de R$ 850.000,00 e revoga a Lei nº 2462 de 16 de junho de 2021</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/796/pl_2507_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/796/pl_2507_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º da lei nº 1117, de 17 de agosto de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/797/pl_2508_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/797/pl_2508_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por excesso de arrecadação no valor de R$ 99.991,00.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/800/pl_2509_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/800/pl_2509_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e reduz verba Orçamentária no valor de R$ 447.500,00</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/801/pl_2510_-_convenio_rs.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/801/pl_2510_-_convenio_rs.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar termo de cooperação ou de convênio com o Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pl_2511_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pl_2511_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 12, da Lei nº 2454 de 20 de maio de 2021</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pl_2512_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pl_2512_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no Valor de R$ 3.000,00.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/804/pl_2513_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/804/pl_2513_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no Valor de R$ 20.000,00</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/805/pl_2514_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/805/pl_2514_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa por excesso de arrecadação no valor de R$ 80.000,00</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/807/pl_2515_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/807/pl_2515_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 13, inciso III, da lei nº 2361 de 27 de março de 2020</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/808/pl_2516_-_contratacao_professor.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/808/pl_2516_-_contratacao_professor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal em caráter temporário por excepcional interesse público no cargo de professor de educação infantil.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/809/pl_2517_-_contratacao_de_professor.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/809/pl_2517_-_contratacao_de_professor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal em caráter temporário por excepcional interesse público no cargo de Agente Educacional.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/810/pl_2518_-_altera_lei_2484.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/810/pl_2518_-_altera_lei_2484.pdf</t>
   </si>
   <si>
     <t>Altera o preâmbulo e o artigo 3º da Lei nº 2484, de 03 de agosto de 2021</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/811/pl_2519_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/811/pl_2519_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por redução orçamentária no valor de R$ 16.500,00.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/814/pl_2520_contratacao_agente_educacional.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/814/pl_2520_contratacao_agente_educacional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal em caráter temporário por excepcional interesse público no cargo de Agente Educacional</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/815/pl_2521_-_alteracao_lei_2443.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/815/pl_2521_-_alteracao_lei_2443.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.443 de 09 de março de 2021</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/816/pl_2522_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/816/pl_2522_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito especial por excesso de arrecadação no valor de R$ 6.676,00.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/817/pl_2523_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/817/pl_2523_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar Contribuição de Melhorias, decorrente de obras públicas de pavimentação na Avenida Central - Linha Wilmsen.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/819/pl_2524_-_ldo_2022.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/819/pl_2524_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes orçamentárias para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/820/pl_2525_-_institui_plano_turismo.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/820/pl_2525_-_institui_plano_turismo.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Turismo de Barão e dá outras providências</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/821/pl_2526_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/821/pl_2526_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º da lei nº 1.118 de 17 de agosto de 2005</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/822/pl_2527_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/822/pl_2527_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar a Contribuição de Melhorias decorrente de obras públicas de pavimentação na Estrada Municipal Val Paraíso na localidade de Vila Rica</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/824/pl_2528_-_rpps.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/824/pl_2528_-_rpps.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2361 de 27 de março de 2020 que reestruturou o Regime Próprio de Previdência Social – RPPS do município de Barão.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/825/pl_2529_-_rpc.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/825/pl_2529_-_rpc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento de Previdência Complementar – RPC no âmbito do Município de Barão e dá outras providências</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/826/pl_2530_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/826/pl_2530_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e reduz Verba Orçamentária no valor de R$ 324.000,00.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/827/pl_2531_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/827/pl_2531_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e reduz Verba Orçamentária no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/823/pl_2532_-_contratacao_de_professor.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/823/pl_2532_-_contratacao_de_professor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal em caráter temporário por excepcional interesse público na função de professor, disciplina de História</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/828/pl_2533_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/828/pl_2533_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar a Contribuição de melhorias decorrente de obras públicas de pavimentação na Rua Martim Lutero.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/829/pl_2534_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/829/pl_2534_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementação por excesso de arrecadação no valor de R$ 60.000,00</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/830/pl_2535_-_altera_atribuicoes_pedreiro.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/830/pl_2535_-_altera_atribuicoes_pedreiro.pdf</t>
   </si>
   <si>
     <t>Altera as atribuições da categoria funcional de Pedreiro, elencadas no Anexo I da Lei Municipal nº 1183 de 07 de junho de 2006 - Plano de Carreira dos Servidores.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/831/pl_2536_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/831/pl_2536_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e reduz Verba Orçamentária no valor de R$ 524.000,00.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/832/pl_2537_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/832/pl_2537_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar a Contribuição de Melhorias, decorrente de obras públicas de pavimentação na Rua Martim Lutero</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/833/pl_2538_-_contribuicao_bombeiros.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/833/pl_2538_-_contribuicao_bombeiros.pdf</t>
   </si>
   <si>
     <t>Concede contribuição ao Corpo de Bombeiros Voluntários de Carlos Barbosa</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/834/pl_2539_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/834/pl_2539_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 04 de 02 de janeiro de 1989, que institui a organização Administrativa Municipal; nº 499 de 20 de junho de 1997 que Cria o Conselho Municipal de Desportos (CMD); nº 663 de 18 de abril de 2000 que altera a designação da Secretaria Municipal de Saúde, do Trabalho e Bem-Estar Social e cria a Secretaria Municipal de Meio Ambiente e a Secretaria Municipal do Turismo, Indústria e Comércio; nº 842 de 21 de maio de 2002 que denomina a Casa de Cultura Sérgio Afonso Flach; nº 1695 de 08 de agosto de 2012 que dispõe sobre a criação do Conselho Municipal de Cultura; nº 2237 de 19 de julho de 2018 que cria o Fundo Municipal Secretaria da Educação e nº 2282 de 13 de março de 2019 que reestrutura o Conselho Municipal do Turismo - COMTUR.  Revoga o artigo 1º da lei Municipal nº 1699 de 19 de setembro de 2012 e o artigo 1º da Lei Municipal 2465 de 30 de junho de 2021. Revoga as leis municipais nº 441, de 21 de junho de 1996 e nº 1298 de 22 de agosto de 2007.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/835/pl_2540_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/835/pl_2540_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por excesso de arrecadação no valor de R$ 315.000,00</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/837/pl_2541_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/837/pl_2541_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei Municipal nº 1166 de 05 de abril de 2006. Revoga a Lei Municipal nº 2073 de 17 de março de 2016.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/838/pl_2542_-_convenio.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/838/pl_2542_-_convenio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Instituto de Estudos de Protestos do Rio Grande do Sul - IEPRO  e fixa valor mínimo para ajuizamento de Execução Fiscal.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/839/pl_2543_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/839/pl_2543_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementação por excesso de arrecadação no valor de R$ 238.750,00</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/842/pl_2544_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/842/pl_2544_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementação por excesso de arrecadação no valor de R$ 65.954,62</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/843/pl_2545_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/843/pl_2545_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa Verba Orçamentária no valor de R$ 250.000,00 por excesso de arrecadação</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/845/pl_2546_-_atribuicoes.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/845/pl_2546_-_atribuicoes.pdf</t>
   </si>
   <si>
     <t>Acrescenta atribuições às categorias funcionais de Agente Administrativo, Pedreiro e Fiscal Tributário, elencadas no Anexo I da Lei Municipal nº 1183 de 07 de junho de 2006 - Plano de Carreira dos Servidores.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/841/pl_2547_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/841/pl_2547_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por excesso de arrecadação no valor de R$ 238.750,00 e revoga a Lei nº 2512 de 26 de outubro de 2021.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/847/pl_2548_-_cessao_de_imovel.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/847/pl_2548_-_cessao_de_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder cessão de uso de bem imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/848/pl_2549_-_loa_2022.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/848/pl_2549_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Barão para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/849/pl_2550_-_transporte_de_brita.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/849/pl_2550_-_transporte_de_brita.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar o transporte de brita aos munícipes e dá outras providências</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/850/pl_2551_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/850/pl_2551_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por excesso de arrecadação no valor de R$ 100.000,00</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/851/pl_2552_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/851/pl_2552_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar contribuição de melhorias decorrente de obras públicas de pavimentação na Rua Buarque de Macedo</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/852/pl_2553_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/852/pl_2553_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar a Contribuição de Melhorias decorrente de obras públicas de pavimentação na Avenida Central</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/853/pl_2554_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/853/pl_2554_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por excesso de arrecadação no valor de R$ 10.858,82</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/854/pl_2555_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/854/pl_2555_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por excesso de arrecadação no valor de R$ 5.728,97</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/859/pl_2556_-_despesas_escavadeira.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/859/pl_2556_-_despesas_escavadeira.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a pagar despesas decorrentes da operação de escavadeira hidráulica cedida pelo Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/860/pl_2557_-_sistema_de_ensino.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/860/pl_2557_-_sistema_de_ensino.pdf</t>
   </si>
   <si>
     <t>Cria o Sistema Municipal de Ensino de Barão</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/861/pl_2558_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/861/pl_2558_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 2.444 de 09 de março de 2021</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/862/pl_2559_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/862/pl_2559_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 17 da lei Municipal nº 1630/2011</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/867/pl_2560_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/867/pl_2560_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 784 de 10 de outubro de 2001 e dispõe sobre o reajuste, o calendário de pagamento e os descontos concedidos sobre o IPTU, ISSQN Fixo, Taxas Municipais e fixa o valor da Unidade de Referência Municipal - URM.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/868/pl_2561_-_siplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/868/pl_2561_-_siplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa Verba Orçamentária no valor de R$ 3.000.000,00 por excesso de arrecadação</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/869/pl_2562_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/869/pl_2562_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por excesso de arrecadação no valor de R$ 65.954,62 e revoga Lei nº 2520 de 10 de novembro de 2021</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/874/pl_2563_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/874/pl_2563_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Redução Orçamentária no valor de R$ 7.000,00.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/875/pl_2564_-_suplementacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/875/pl_2564_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementa e Reduz Verba Orçamentária no valor de R$ 308.527,15.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pl_2565_-_servicos_de_maquinas.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pl_2565_-_servicos_de_maquinas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a subsidiar e efetuar serviços de máquinas e caminhões aos munícipes de Barão e revoga a lei nº 2281 de 28 de fevereiro de 2019</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pl_2566_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pl_2566_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a cobrar a Contribuição de Melhorias, decorrente de obras públicas de pavimentação asfáltica da Avenida Central – Linha Wilmsen – Trechos 01 e 02.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pl_2567_-_contratacao_monitor.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pl_2567_-_contratacao_monitor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal por necessidade temporária de excepcional interesse nas funções Agente Educacional, Monitor (a) de Educação infantil e Professor de Educação Infantil.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pl_2568_-_contratacao_professor.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pl_2568_-_contratacao_professor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal por necessidade temporária de excepcional interesse nas funções Professor dos anos iniciais do Ensino Fundamental e Professor dos anos finais do Ensino Fundamental, na disciplina de História.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pl_2569_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pl_2569_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1665 de 04 de abril de 2012 - Plano de Carreira do Magistério e a Lei Municipal nº 2326 de 14 de novembro de 2019.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pl_2570_-_reorganiza_conselho_educacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pl_2570_-_reorganiza_conselho_educacao.pdf</t>
   </si>
   <si>
     <t>Reorganiza o Conselho Municipal de Educação - CME do Município de Barão</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pl_2571_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pl_2571_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar Contribuição de Melhorias, decorrente de obras públicas de pavimentação com pedra basalto regular na Rua Buarque de Macedo, Trecho Norte.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/887/pl_2572_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/887/pl_2572_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cobrar a Contribuição de Melhoria decorrente de obras públicas de pavimentação asfáltica na Avenida Central Linha Francesa Alta, Trecho 02.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/888/pl_2573_-_auxilio_cafundo.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/888/pl_2573_-_auxilio_cafundo.pdf</t>
   </si>
   <si>
     <t>Concede auxílio à Associação Comunitária Cafundó</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/889/pl_2574_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/889/pl_2574_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por excesso de arrecadação no valor de R$ 354.453,26.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/620/projeto_resolucao_01_-_covid-19.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/620/projeto_resolucao_01_-_covid-19.pdf</t>
   </si>
   <si>
     <t>Estabelece no âmbito da Câmara Municipal de Barão procedimentos preventivos para o seu funcionamento relacionados ao Covid-19 e conforme as bandeiras que o município estiver classificado.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_resolucao_02.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_resolucao_02.21.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_resolucao_03.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_resolucao_03.pdf</t>
   </si>
   <si>
     <t>Estabelece, no âmbito da Câmara Municipal de Barão, procedimentos preventivos para o seu funcionamento relacionados ao COVID-19 e conforme as bandeiras ou em lockdown que o Município estiver classificado.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_resolucao_04.21.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_resolucao_04.21.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 99 da Resolução nº 36 de 23 de novembro de 2020.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/798/projeto_resolucao_05.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/798/projeto_resolucao_05.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Resolução 29/2015 que trata da criação do cargo de Assistente Legislativo.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_01.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requer pagamento de diárias e transporte aéreo para Brasília.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento.pdf</t>
   </si>
   <si>
     <t>Requer autorização para sair do Estado</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>PLEG</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_do_legislativo_01.2021_-_denominacao_de_rua.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_do_legislativo_01.2021_-_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Denomina a "Rua Armando Vrielink"</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/799/pl_do_legisaltivo_02.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/799/pl_do_legisaltivo_02.pdf</t>
   </si>
   <si>
     <t>Denomina a "Rua Zeno Pech"</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/806/pl_leg_03_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/806/pl_leg_03_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei nº 1421 de 04 de março de 2009</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/812/pl_leg_04_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/812/pl_leg_04_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do artigo 1º da lei Municipal nº 774 de 07 de agosto de 2001</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/813/pl_leg_05_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/813/pl_leg_05_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 838 de 07 de maio de 2002 inserindo os incisos I, II, III, IV, V, VI, VII e VIII.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/818/pl_leg_06_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/818/pl_leg_06_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I e denomina as ruas dos incisos IV e VII da lei nº 838 de 07 de maio de 2002.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/878/pl_leg_07.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/878/pl_leg_07.pdf</t>
   </si>
   <si>
     <t>Denomina a rua " Vó Meda"</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/844/veto_ao_pl_2535.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/844/veto_ao_pl_2535.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de Lei 2535 de 14 de setembro de 2021</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 18 de outubro de 2021</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 25 de outubro de 2021</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/863/ata_884.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/863/ata_884.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 1º de novembro de 2021</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/873/ata_885.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/873/ata_885.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 08 de novembro de 2021</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/882/ata_886.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/882/ata_886.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 22 de novembro de 2021</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/890/ata_no_887.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/890/ata_no_887.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 06 de dezembro, aprovada em 13 de dezembro de 2021</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/891/ata_888.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/891/ata_888.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 13 dezembro, aprovada na mesma data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3525,68 +3525,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/687/indicacao_01.21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_02.21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_03.21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_04.21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_05.21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_06.21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_07.21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_08.21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_09.21.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_10.21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_11.21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_12.21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_13.21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_14.21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_15.21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_16.21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_17.21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_18.21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_19.21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_20.21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_21.21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_22.21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_23.21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_24.21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_25.21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_26.21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_27.21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_28.21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_29.21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_30.21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_31.21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_32.21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_33.21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_34.21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_35.21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_36.21.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_37.21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_38.21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_39.21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_40.21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/737/mocao_01.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/872/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/892/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/636/projeto_de_decreto_94.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/632/projeto_de_decreto_01.21.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_decreto_96.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/618/pl_2451_-_revogacao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/619/pl_2452_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/621/pl_2453_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/622/pl_2454_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/623/pl_2455_-_contratacao_professor.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pl_2456_-_apoio_cultural_radio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pl_2457_-_subvencao_vo_albino.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pl_2458_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pl_2459_-_contribuicao_de_melhoria_bv.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pl_2460_-_contribuicao_de_melhoria_fa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pl_2461_-_contribuicao_de_melhoria_fb.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pl_2462_-_contribuicao_de_melhoria_gd.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pl_2463_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pl_2464_-_concessao_de_beneficios_inadinplentes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/634/pl_2465_-_compensacao_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/637/pl_2466_-_convenio_sao_pedro_da_serra.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pl_2467_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/639/pl_2468_-_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/640/pl_2469_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/641/pl_2470_-_faixas_de_dominio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/642/pl_2471_-_revoga_lei_2332.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/643/pl_2472_-_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pl_2473_-_programa_incentivo_agricultura.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pl_2474_-_cria_fundeb.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/730/pl_2475_-_subvencao_hospital.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/731/pl_2476_-_subvencao_hospital.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/732/pl_2477_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/727/pl_2478_-_aquisicao_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/733/pl_2479_-_alteracao_lei_2416.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pl_2480_-_permuta_professores.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pl_2481_-_cooficializacao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pl_2483_-_cedencia_de_estagiario.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pl_2484_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pl_2485_-_incentivo_ao_comercio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pl_2486_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pl_2487_-_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/745/pl_2488_-_abertura_decredito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pl_2489_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/747/pl_2490_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pl_2491_-_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pl_2492_-_incentivo_empresa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/780/pl_2493_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/781/pl_2494_-_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pl_2495_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/785/pl_2496_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/786/pl_2497_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pl_2498_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/787/pl_2499_-_incentivo_a_empresa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/788/pl_2500_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/789/pl_2501_-_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/791/pl_2502_-_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/792/pl_2503_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/793/pl_2504_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/794/pl_2505_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/795/pl_2506_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/796/pl_2507_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/797/pl_2508_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/800/pl_2509_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/801/pl_2510_-_convenio_rs.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pl_2511_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pl_2512_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/804/pl_2513_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/805/pl_2514_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/807/pl_2515_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/808/pl_2516_-_contratacao_professor.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/809/pl_2517_-_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/810/pl_2518_-_altera_lei_2484.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/811/pl_2519_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/814/pl_2520_contratacao_agente_educacional.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/815/pl_2521_-_alteracao_lei_2443.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/816/pl_2522_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/817/pl_2523_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/819/pl_2524_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/820/pl_2525_-_institui_plano_turismo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/821/pl_2526_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/822/pl_2527_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/824/pl_2528_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/825/pl_2529_-_rpc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/826/pl_2530_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/827/pl_2531_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/823/pl_2532_-_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/828/pl_2533_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/829/pl_2534_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/830/pl_2535_-_altera_atribuicoes_pedreiro.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/831/pl_2536_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/832/pl_2537_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/833/pl_2538_-_contribuicao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/834/pl_2539_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/835/pl_2540_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/837/pl_2541_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/838/pl_2542_-_convenio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/839/pl_2543_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/842/pl_2544_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/843/pl_2545_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/845/pl_2546_-_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/841/pl_2547_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/847/pl_2548_-_cessao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/848/pl_2549_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/849/pl_2550_-_transporte_de_brita.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/850/pl_2551_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/851/pl_2552_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/852/pl_2553_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/853/pl_2554_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/854/pl_2555_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/859/pl_2556_-_despesas_escavadeira.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/860/pl_2557_-_sistema_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/861/pl_2558_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/862/pl_2559_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/867/pl_2560_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/868/pl_2561_-_siplementacao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/869/pl_2562_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/874/pl_2563_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/875/pl_2564_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pl_2565_-_servicos_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pl_2566_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pl_2567_-_contratacao_monitor.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pl_2568_-_contratacao_professor.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pl_2569_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pl_2570_-_reorganiza_conselho_educacao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pl_2571_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/887/pl_2572_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/888/pl_2573_-_auxilio_cafundo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/889/pl_2574_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/620/projeto_resolucao_01_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_resolucao_02.21.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_resolucao_04.21.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/798/projeto_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_do_legislativo_01.2021_-_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/799/pl_do_legisaltivo_02.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/806/pl_leg_03_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/812/pl_leg_04_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/813/pl_leg_05_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/818/pl_leg_06_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/878/pl_leg_07.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/844/veto_ao_pl_2535.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/863/ata_884.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/873/ata_885.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/882/ata_886.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/890/ata_no_887.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/891/ata_888.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/687/indicacao_01.21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_02.21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_03.21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_04.21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_05.21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_06.21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_07.21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_08.21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_09.21.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_10.21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_11.21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_12.21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_13.21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_14.21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_15.21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_16.21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_17.21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_18.21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_19.21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_20.21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_21.21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_22.21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_23.21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_24.21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_25.21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_26.21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_27.21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_28.21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_29.21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_30.21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_31.21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_32.21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_33.21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_34.21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_35.21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_36.21.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_37.21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_38.21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_39.21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_40.21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/737/mocao_01.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/872/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/892/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/636/projeto_de_decreto_94.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/632/projeto_de_decreto_01.21.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_decreto_96.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/618/pl_2451_-_revogacao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/619/pl_2452_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/621/pl_2453_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/622/pl_2454_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/623/pl_2455_-_contratacao_professor.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pl_2456_-_apoio_cultural_radio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pl_2457_-_subvencao_vo_albino.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pl_2458_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pl_2459_-_contribuicao_de_melhoria_bv.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pl_2460_-_contribuicao_de_melhoria_fa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pl_2461_-_contribuicao_de_melhoria_fb.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pl_2462_-_contribuicao_de_melhoria_gd.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pl_2463_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pl_2464_-_concessao_de_beneficios_inadinplentes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/634/pl_2465_-_compensacao_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/637/pl_2466_-_convenio_sao_pedro_da_serra.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pl_2467_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/639/pl_2468_-_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/640/pl_2469_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/641/pl_2470_-_faixas_de_dominio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/642/pl_2471_-_revoga_lei_2332.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/643/pl_2472_-_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pl_2473_-_programa_incentivo_agricultura.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pl_2474_-_cria_fundeb.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/730/pl_2475_-_subvencao_hospital.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/731/pl_2476_-_subvencao_hospital.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/732/pl_2477_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/727/pl_2478_-_aquisicao_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/733/pl_2479_-_alteracao_lei_2416.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pl_2480_-_permuta_professores.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pl_2481_-_cooficializacao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pl_2483_-_cedencia_de_estagiario.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pl_2484_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pl_2485_-_incentivo_ao_comercio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pl_2486_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pl_2487_-_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/745/pl_2488_-_abertura_decredito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pl_2489_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/747/pl_2490_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pl_2491_-_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pl_2492_-_incentivo_empresa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/780/pl_2493_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/781/pl_2494_-_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pl_2495_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/785/pl_2496_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/786/pl_2497_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pl_2498_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/787/pl_2499_-_incentivo_a_empresa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/788/pl_2500_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/789/pl_2501_-_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/791/pl_2502_-_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/792/pl_2503_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/793/pl_2504_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/794/pl_2505_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/795/pl_2506_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/796/pl_2507_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/797/pl_2508_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/800/pl_2509_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/801/pl_2510_-_convenio_rs.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pl_2511_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pl_2512_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/804/pl_2513_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/805/pl_2514_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/807/pl_2515_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/808/pl_2516_-_contratacao_professor.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/809/pl_2517_-_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/810/pl_2518_-_altera_lei_2484.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/811/pl_2519_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/814/pl_2520_contratacao_agente_educacional.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/815/pl_2521_-_alteracao_lei_2443.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/816/pl_2522_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/817/pl_2523_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/819/pl_2524_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/820/pl_2525_-_institui_plano_turismo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/821/pl_2526_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/822/pl_2527_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/824/pl_2528_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/825/pl_2529_-_rpc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/826/pl_2530_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/827/pl_2531_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/823/pl_2532_-_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/828/pl_2533_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/829/pl_2534_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/830/pl_2535_-_altera_atribuicoes_pedreiro.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/831/pl_2536_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/832/pl_2537_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/833/pl_2538_-_contribuicao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/834/pl_2539_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/835/pl_2540_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/837/pl_2541_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/838/pl_2542_-_convenio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/839/pl_2543_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/842/pl_2544_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/843/pl_2545_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/845/pl_2546_-_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/841/pl_2547_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/847/pl_2548_-_cessao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/848/pl_2549_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/849/pl_2550_-_transporte_de_brita.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/850/pl_2551_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/851/pl_2552_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/852/pl_2553_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/853/pl_2554_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/854/pl_2555_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/859/pl_2556_-_despesas_escavadeira.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/860/pl_2557_-_sistema_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/861/pl_2558_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/862/pl_2559_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/867/pl_2560_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/868/pl_2561_-_siplementacao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/869/pl_2562_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/874/pl_2563_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/875/pl_2564_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pl_2565_-_servicos_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pl_2566_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pl_2567_-_contratacao_monitor.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pl_2568_-_contratacao_professor.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pl_2569_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pl_2570_-_reorganiza_conselho_educacao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pl_2571_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/887/pl_2572_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/888/pl_2573_-_auxilio_cafundo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/889/pl_2574_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/620/projeto_resolucao_01_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_resolucao_02.21.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_resolucao_04.21.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/798/projeto_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_do_legislativo_01.2021_-_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/799/pl_do_legisaltivo_02.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/806/pl_leg_03_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/812/pl_leg_04_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/813/pl_leg_05_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/818/pl_leg_06_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/878/pl_leg_07.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/844/veto_ao_pl_2535.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/863/ata_884.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/873/ata_885.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/882/ata_886.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/890/ata_no_887.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2021/891/ata_888.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H262"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="218.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>