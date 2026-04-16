--- v0 (2026-02-03)
+++ v1 (2026-04-16)
@@ -10,173 +10,590 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="180">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Vereador Dalcir Luis Ebeling</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1893/indicacao_01.2026.pdf</t>
+  </si>
+  <si>
+    <t>Desassoreamento do Arroio Canoas</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1894/mocao_01.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio ao Projeto de Lei nº 412/2025, de autoria do Deputado Paparico Bacchi, que proíbe a reconstituição de leite em pó de origem importada para venda como leite fluido no Estado do Rio Grande do Sul.</t>
+  </si>
+  <si>
     <t>1874</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Vereador Luciano Sandrin, Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1874/proj._dec._01.26_-_apae.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1874/proj._dec._01.26_-_apae.pdf</t>
   </si>
   <si>
     <t>Aprova a Concessão de Homenagem à Associação de Pais e Amigos dos Excepcionais - APAE de Barão</t>
   </si>
   <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>CGP - Comissão Geral de Pareceres</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1902/proj._dec._02.pdf</t>
+  </si>
+  <si>
+    <t>Aprova Prestação de Contas de Gestão Fiscal do Terceiro Quadrimestre de 2025 do Município de Barão.</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1903/proj._dec._03.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a concessão de homenagem à Cooperativa de laticínios General Neto</t>
+  </si>
+  <si>
     <t>1875</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mandato 2025/2028</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1875/pl_3038_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1875/pl_3038_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por superávit financeiro no valor de R$ 1.398.168,80 (um milhão, trezentos e noventa e oito mil, cento e sessenta e oito reais e oitenta centavos).</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1876/pl_3039_-_cessao_de_uso_veiculo.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1876/pl_3039_-_cessao_de_uso_veiculo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Cessão de Uso de veículo automotor.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1877/pl_3040_-_contratacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1877/pl_3040_-_contratacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, por necessidade temporária de excepcional interesse público, na função de Professor de Anos Iniciais do Ensino Fundamental</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1878/pl_3041_-_contratacao.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1878/pl_3041_-_contratacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal por necessidade temporária de excepcional interesse público na função de Professor de Educação Infantil.</t>
   </si>
   <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1880/pl_3042_-_contratacao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder Executivo a contratar pessoal por necessidade temporária de excepcional interesse público na função de Monitor de Educação Infantil</t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>3043</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1883/pl_3043_-_revisao_geral.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece índice para revisão geral anual dos vencimentos dos servidores, dos proventos e das pensões do Poder Executivo</t>
+  </si>
+  <si>
+    <t>1884</t>
+  </si>
+  <si>
+    <t>3044</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1884/pl_3044_-_revisao_conselheiros.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão na remuneração dos Conselheiros Tutelares fixada pela Lei Municipal nº 1794/2013</t>
+  </si>
+  <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>3045</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1885/pl_3045_-_revisao_ags.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão do vencimento do emprego de Agente Comunitário de Saúde, criado pela Lei Municipal nº 1089/2005, nos termos da Emenda Constitucional nº 120/2022</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>3046</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1886/pl_3046_-_altera_nivel_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera o valor do vencimento do Nível 1, Classe A do cargo de provimento efetivo de Professor constante na tabela do ast. 32 da Lei Municipal nº 1665 de 04 de abril de 2012, que estabelece o Plano de Carreira do Magistério</t>
+  </si>
+  <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>3047</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1889/pl_3047_-_altera_lei_3035.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3035 de 26 de novembro de 2025</t>
+  </si>
+  <si>
+    <t>1890</t>
+  </si>
+  <si>
+    <t>3048</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1890/pl_3048_-_altera_lei_3049.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei Municipal nº 3049 de 19 de fevereiro de 2026, que concedeu a revisão geral anual dos vencimentos dos servidores, dos proventos e das pensões do Poder Executivo. Altera parcialmente a tabela do art. 31 da Lei Municipal nº 1665 de 04 de abril de 2012 Plano de Carreira do Magistério</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>3049</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1896/pl_3049_-_contratacao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal por necessidade temporária de excepcional interesse público na função de Agente Comunitário de Saúde</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>3050</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1897/pl_3050_-_contratacao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal por necessidade temporária de excepcional interesse público na função de Monitor Escolar</t>
+  </si>
+  <si>
+    <t>1898</t>
+  </si>
+  <si>
+    <t>3051</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1898/pl_3051_-_convenio_tre.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a celebrar convênio com o tribunal Regional Eleitoral - TRE/RS</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>3052</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1900/pl_3052_-_hospital.pdf</t>
+  </si>
+  <si>
+    <t>Concede subvenção à Associação Beneficente Hospital São José de Barão e dá outras providências</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>3053</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1901/pl_3053_-_convenio_sds.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo do Município de Barão a celebrar convênio com o Município de Salvador do Sul para a utilização do transporte universitário por estudantes não residentes e dá outras providências</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>3054</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1905/pl_3054_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial por excesso de arrecadação no valor de R$ 796.000,00</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>3055</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1906/pl_3055_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial por excesso de arrecadação no valor de R$ 199.000,00</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>3056</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1907/pl_3056_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial por redução orçamentária no valor de R$ 266.799,39 (duzentos e sessenta e seis mil, setecentos e noventa e nove reais e trinta e nove centavos)</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>3057</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1908/pl_3057_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial por excesso de arrecadação no valor de R$ 8.000,00 (oito mil reais)</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>3058</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1909/pl_3058_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial por excesso de arrecadação no valor de R$ 7.639,00 (sete mil, seiscentos e trinta e nove reais)</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>3059</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1910/pl_3059_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial por excesso de arrecadação no valor de R$ 171.000,00 (cento e setenta e um mil reais)</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>3060</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1911/pl_3060_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito suplementar por excesso de arrecadação no valor de R$ 93.000,00 (noventa e três mil reais)</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>3061</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1912/pl_3061_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito suplementar por excesso de arrecadação no valor de R$ 90.767,94.</t>
+  </si>
+  <si>
+    <t>1881</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Vereador Pedro Gilson Jahn</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1881/requerimento_01.2026.pdf</t>
+  </si>
+  <si>
+    <t>Viagem à Brasília Vereadores Pedro Gilson Jahn e Alexandre Scheuchuk</t>
+  </si>
+  <si>
     <t>1879</t>
   </si>
   <si>
     <t>PLEG</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Vereador Bode</t>
   </si>
   <si>
-    <t>https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1879/proj._lei_leg._01_-_denomina_rua.pdf</t>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1879/proj._lei_leg._01_-_denomina_rua.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público como "Rua Célia Vrielink"</t>
+  </si>
+  <si>
+    <t>1887</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1887/pl_leg._02.2026_-_revisao_servidores.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece índices para a revisão geral anual dos servidores do Poder Legislativo</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1888/pl_leg._03.2026_-_revisao_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual aos Secretários Municipais e aos ocupantes de cargo eletivo, Prefeito, Vice Prefeito e Vereadores</t>
+  </si>
+  <si>
+    <t>1882</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>Ata</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1882/ata_1057.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária do dia 02 de fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1891/ata_1058.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária do dia 09 de fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1892/ata_1059.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária do dia 13 de fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1895/ata_1060.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária do dia 23 de fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1899/ata_1061.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária do dia 02 de março de 2026</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1904/ata_1062.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária do dia 09 de março de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -480,68 +897,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1874/proj._dec._01.26_-_apae.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1875/pl_3038_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1876/pl_3039_-_cessao_de_uso_veiculo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1877/pl_3040_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1878/pl_3041_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1879/proj._lei_leg._01_-_denomina_rua.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1893/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1894/mocao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1874/proj._dec._01.26_-_apae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1902/proj._dec._02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1903/proj._dec._03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1875/pl_3038_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1876/pl_3039_-_cessao_de_uso_veiculo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1877/pl_3040_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1878/pl_3041_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1880/pl_3042_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1883/pl_3043_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1884/pl_3044_-_revisao_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1885/pl_3045_-_revisao_ags.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1886/pl_3046_-_altera_nivel_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1889/pl_3047_-_altera_lei_3035.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1890/pl_3048_-_altera_lei_3049.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1896/pl_3049_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1897/pl_3050_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1898/pl_3051_-_convenio_tre.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1900/pl_3052_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1901/pl_3053_-_convenio_sds.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1905/pl_3054_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1906/pl_3055_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1907/pl_3056_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1908/pl_3057_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1909/pl_3058_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1910/pl_3059_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1911/pl_3060_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1912/pl_3061_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1881/requerimento_01.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1879/proj._lei_leg._01_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1887/pl_leg._02.2026_-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1888/pl_leg._03.2026_-_revisao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1882/ata_1057.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1891/ata_1058.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1892/ata_1059.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1895/ata_1060.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1899/ata_1061.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1904/ata_1062.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="153.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -560,180 +977,1050 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="F4" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H15" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H16" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H17" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H19" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H20" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" t="s">
+        <v>40</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H21" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>38</v>
+      </c>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" t="s">
+        <v>40</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" t="s">
+        <v>40</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D26" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F26" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" t="s">
+        <v>38</v>
+      </c>
+      <c r="E27" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" t="s">
+        <v>40</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H27" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" t="s">
+        <v>40</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>38</v>
+      </c>
+      <c r="E30" t="s">
+        <v>39</v>
+      </c>
+      <c r="F30" t="s">
+        <v>40</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>10</v>
       </c>
-      <c r="D7" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="D31" t="s">
+        <v>136</v>
+      </c>
+      <c r="E31" t="s">
+        <v>137</v>
+      </c>
+      <c r="F31" t="s">
+        <v>138</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H31" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>142</v>
+      </c>
+      <c r="E32" t="s">
+        <v>143</v>
+      </c>
+      <c r="F32" t="s">
+        <v>144</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H32" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>147</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D33" t="s">
+        <v>142</v>
+      </c>
+      <c r="E33" t="s">
+        <v>143</v>
+      </c>
+      <c r="F33" t="s">
+        <v>148</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H33" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34" t="s">
+        <v>142</v>
+      </c>
+      <c r="E34" t="s">
+        <v>143</v>
+      </c>
+      <c r="F34" t="s">
+        <v>148</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H34" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>155</v>
+      </c>
+      <c r="D35" t="s">
+        <v>156</v>
+      </c>
+      <c r="E35" t="s">
+        <v>157</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H35" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>161</v>
+      </c>
+      <c r="D36" t="s">
+        <v>156</v>
+      </c>
+      <c r="E36" t="s">
+        <v>157</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H36" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>164</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>165</v>
+      </c>
+      <c r="D37" t="s">
+        <v>156</v>
+      </c>
+      <c r="E37" t="s">
+        <v>157</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H37" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>169</v>
+      </c>
+      <c r="D38" t="s">
+        <v>156</v>
+      </c>
+      <c r="E38" t="s">
+        <v>157</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H38" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>172</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>173</v>
+      </c>
+      <c r="D39" t="s">
+        <v>156</v>
+      </c>
+      <c r="E39" t="s">
+        <v>157</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H39" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" t="s">
+        <v>156</v>
+      </c>
+      <c r="E40" t="s">
+        <v>157</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H40" t="s">
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>