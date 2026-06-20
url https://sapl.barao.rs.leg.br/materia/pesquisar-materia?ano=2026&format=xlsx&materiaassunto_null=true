--- v1 (2026-04-16)
+++ v2 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="283">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -120,50 +120,77 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CGP - Comissão Geral de Pareceres</t>
   </si>
   <si>
     <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1902/proj._dec._02.pdf</t>
   </si>
   <si>
     <t>Aprova Prestação de Contas de Gestão Fiscal do Terceiro Quadrimestre de 2025 do Município de Barão.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1903/proj._dec._03.pdf</t>
   </si>
   <si>
     <t>Aprova a concessão de homenagem à Cooperativa de laticínios General Neto</t>
   </si>
   <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1919/proj._dec._04_-_homenagem_kerb_e_filo.pdf</t>
+  </si>
+  <si>
+    <t>Aprova concessão de homenagem às entidades que realizam o Kerb e o Filó</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1933/proj._dec._05.2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a prestação de Contas da Gestão Fiscal do Primeiro Quadrimestre de 2026 do Município de Barão</t>
+  </si>
+  <si>
     <t>1875</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mandato 2025/2028</t>
   </si>
   <si>
     <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1875/pl_3038_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por superávit financeiro no valor de R$ 1.398.168,80 (um milhão, trezentos e noventa e oito mil, cento e sessenta e oito reais e oitenta centavos).</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>3039</t>
@@ -417,105 +444,387 @@
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1911/pl_3060_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre Crédito suplementar por excesso de arrecadação no valor de R$ 93.000,00 (noventa e três mil reais)</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1912/pl_3061_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Abre Crédito suplementar por excesso de arrecadação no valor de R$ 90.767,94.</t>
   </si>
   <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>3062</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1913/pl_3062_-_cantarte.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Festival de Música "Cantarte" no Município de Barão, autoriza ao Poder Executivo a conceder premiação aos vencedores e dá outras providências</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>3063</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1914/pl_3063_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito especial por excesso de arrecadação no valor de R$ 15.000,00 (quinze mil reais)</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>3064</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1915/pl_3064_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial por redução orçamentária no valor de R$ 880.000,00 (oitocentos e oitenta mil reais)</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>3065</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1920/pl_3065_-_aci.pdf</t>
+  </si>
+  <si>
+    <t>Concede Contribuição Corrente à Associação Comercial Industrial Baronense e dá outras providências</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>3066</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1923/pl_3066_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre crédito especial por excesso de arrecadação no valor de R$ 33.000,00 (trinta e três mil reais).</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>3067</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1925/pl_3067_-_descongela.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a contagem de tempo e a implementação administrativa de vantagens funcionais relativas ao período de 28 de maio de 2020 a 31 de dezembro de 2021, no âmbito da Administração Pública direta, em conformidade com a Lei Complementar Federal nº 173 de 27 de maio de 2020, com as alterações da Lei Complementar Federal nº 226 de 12 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>3068</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1928/pl_3068_-_fundo_animal.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal de Bem-Estar Animal e dá outras providências</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>3069</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1929/pl_3069_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial por excesso de arrecadação no valor de R$ 1.372.976,00 (um milhão, trezentos e setenta e dois mil, novecentos e setenta e seis reais).</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>3070</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1931/pl_no_3.070-2026__abre_credito_especial_por_excesso_de_arrecadacao__r_......pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito especial por excesso de arrecadação no valor de R$ 47.648,62 (quarenta e set mil, seiscentos e quarenta e oito reais e sessenta e dois centavos).</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>3071</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1932/pl_no_3.071_-2026__abre_credito_especial_por_excesso_de_arrecadacao__r_2.00000.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito especial por excesso de arrecadação no valor de R$ 2.000,00</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>3072</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1935/pl_3072_-_contratacao_ags.pdf</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>3073</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1936/pl_3073_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre crédito especial por excesso de arrecadação no valor de R$ 190.000,00 (cento e noventa e mil reais)</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>3074</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1937/pl_3074_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre crédito especial por excesso de arrecadação no valor de R$ 1.368,00 (mil, trezentos e sessenta e oito reais)</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>3075</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1938/pl_3075_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Abre crédito especial por redução orçamentária no valor de R$ 98.424,22 (noventa e oito mil, quatrocentos e vinte e quatro reais com vinte e dois centavos).</t>
+  </si>
+  <si>
     <t>1881</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vereador Pedro Gilson Jahn</t>
   </si>
   <si>
     <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1881/requerimento_01.2026.pdf</t>
   </si>
   <si>
     <t>Viagem à Brasília Vereadores Pedro Gilson Jahn e Alexandre Scheuchuk</t>
   </si>
   <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>Vereadora Neide Ferrari</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1924/requerimento_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Afastamento para tratar de assuntos particulares</t>
+  </si>
+  <si>
     <t>1879</t>
   </si>
   <si>
     <t>PLEG</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Vereador Bode</t>
   </si>
   <si>
     <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1879/proj._lei_leg._01_-_denomina_rua.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público como "Rua Célia Vrielink"</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>Mesa Diretora</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1887/pl_leg._02.2026_-_revisao_servidores.pdf</t>
   </si>
   <si>
     <t>Estabelece índices para a revisão geral anual dos servidores do Poder Legislativo</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1888/pl_leg._03.2026_-_revisao_vereadores.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos Secretários Municipais e aos ocupantes de cargo eletivo, Prefeito, Vice Prefeito e Vereadores</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1916/pl_leg._04_-_cria_secretario_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Cria no Poder Legislativo o cargo em Comissão de Secretário Executivo</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1917/pl_leg._05_-_cria_assessor_juridico.pdf</t>
+  </si>
+  <si>
+    <t>Cria no Poder Legislativo o cargo em Comissão de Assessor Jurídico</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1918/pl_leg._06_-_cria_assistente_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Cria no Poder Legislativo o cargo em comissão de Assistente Legislativo</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Vereador Luciano Sandrin</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1921/pl_leg._07_-_vereador_mirim.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Município de Barão o Programa "Vereador Mirim"</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Vereador Bernardino Scottá, Vereador Dalcir Luis Ebeling, Vereador Luciano Sandrin, Vereadora Neide Ferrari</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1922/pl_leg._08_-_estacionamento_preferencial.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reserva, ampliação, sinalização, fiscalização e utilização de vagas de estacionamento preferencial destinadas a pessoas com deficiência e idosos no município de Barão</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1926/pl_leg._09_-_rua_celestino_paese.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Logradouro Público "Rua Celestino Paese"</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1927/pl_leg._10_-_rua_maria_delazzari.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Logradouro Público como "Rua Maria Delazzari"</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1930/pl_leg._11_-_denominacao.pdf</t>
+  </si>
+  <si>
+    <t>Denomina logradouro público como "Rua Domingos Ricardo Sandrin"</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1934/pl_leg._12_-_denominacao.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 688/2000 que denominou a Rua Martim Bianco</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1882/ata_1057.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 02 de fevereiro de 2026</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>1058</t>
   </si>
@@ -897,67 +1206,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1893/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1894/mocao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1874/proj._dec._01.26_-_apae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1902/proj._dec._02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1903/proj._dec._03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1875/pl_3038_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1876/pl_3039_-_cessao_de_uso_veiculo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1877/pl_3040_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1878/pl_3041_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1880/pl_3042_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1883/pl_3043_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1884/pl_3044_-_revisao_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1885/pl_3045_-_revisao_ags.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1886/pl_3046_-_altera_nivel_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1889/pl_3047_-_altera_lei_3035.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1890/pl_3048_-_altera_lei_3049.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1896/pl_3049_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1897/pl_3050_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1898/pl_3051_-_convenio_tre.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1900/pl_3052_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1901/pl_3053_-_convenio_sds.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1905/pl_3054_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1906/pl_3055_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1907/pl_3056_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1908/pl_3057_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1909/pl_3058_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1910/pl_3059_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1911/pl_3060_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1912/pl_3061_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1881/requerimento_01.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1879/proj._lei_leg._01_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1887/pl_leg._02.2026_-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1888/pl_leg._03.2026_-_revisao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1882/ata_1057.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1891/ata_1058.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1892/ata_1059.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1895/ata_1060.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1899/ata_1061.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1904/ata_1062.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1893/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1894/mocao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1874/proj._dec._01.26_-_apae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1902/proj._dec._02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1903/proj._dec._03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1919/proj._dec._04_-_homenagem_kerb_e_filo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1933/proj._dec._05.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1875/pl_3038_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1876/pl_3039_-_cessao_de_uso_veiculo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1877/pl_3040_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1878/pl_3041_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1880/pl_3042_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1883/pl_3043_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1884/pl_3044_-_revisao_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1885/pl_3045_-_revisao_ags.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1886/pl_3046_-_altera_nivel_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1889/pl_3047_-_altera_lei_3035.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1890/pl_3048_-_altera_lei_3049.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1896/pl_3049_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1897/pl_3050_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1898/pl_3051_-_convenio_tre.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1900/pl_3052_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1901/pl_3053_-_convenio_sds.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1905/pl_3054_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1906/pl_3055_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1907/pl_3056_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1908/pl_3057_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1909/pl_3058_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1910/pl_3059_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1911/pl_3060_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1912/pl_3061_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1913/pl_3062_-_cantarte.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1914/pl_3063_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1915/pl_3064_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1920/pl_3065_-_aci.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1923/pl_3066_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1925/pl_3067_-_descongela.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1928/pl_3068_-_fundo_animal.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1929/pl_3069_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1931/pl_no_3.070-2026__abre_credito_especial_por_excesso_de_arrecadacao__r_......pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1932/pl_no_3.071_-2026__abre_credito_especial_por_excesso_de_arrecadacao__r_2.00000.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1935/pl_3072_-_contratacao_ags.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1936/pl_3073_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1937/pl_3074_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1938/pl_3075_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1881/requerimento_01.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1924/requerimento_02.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1879/proj._lei_leg._01_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1887/pl_leg._02.2026_-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1888/pl_leg._03.2026_-_revisao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1916/pl_leg._04_-_cria_secretario_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1917/pl_leg._05_-_cria_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1918/pl_leg._06_-_cria_assistente_legislativo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1921/pl_leg._07_-_vereador_mirim.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1922/pl_leg._08_-_estacionamento_preferencial.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1926/pl_leg._09_-_rua_celestino_paese.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1927/pl_leg._10_-_rua_maria_delazzari.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1930/pl_leg._11_-_denominacao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1934/pl_leg._12_-_denominacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1882/ata_1057.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1891/ata_1058.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1892/ata_1059.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1895/ata_1060.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1899/ata_1061.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barao.rs.leg.br/media/sapl/public/materialegislativa/2026/1904/ata_1062.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="97.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1081,946 +1390,1648 @@
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
         <v>38</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E23" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E24" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E25" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F25" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E26" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F26" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E27" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F27" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E28" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F28" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D29" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E29" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F29" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D30" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E30" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F30" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D31" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="E31" t="s">
-        <v>137</v>
+        <v>48</v>
       </c>
       <c r="F31" t="s">
+        <v>49</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>140</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>141</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
+        <v>47</v>
+      </c>
+      <c r="E32" t="s">
+        <v>48</v>
+      </c>
+      <c r="F32" t="s">
+        <v>49</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="E32" t="s">
+      <c r="H32" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>144</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>145</v>
+      </c>
+      <c r="D33" t="s">
+        <v>47</v>
+      </c>
+      <c r="E33" t="s">
+        <v>48</v>
+      </c>
+      <c r="F33" t="s">
+        <v>49</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H33" t="s">
         <v>147</v>
-      </c>
-[...19 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>148</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>149</v>
+      </c>
+      <c r="D34" t="s">
+        <v>47</v>
+      </c>
+      <c r="E34" t="s">
+        <v>48</v>
+      </c>
+      <c r="F34" t="s">
+        <v>49</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H34" t="s">
         <v>151</v>
-      </c>
-[...19 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" t="s">
+        <v>47</v>
+      </c>
+      <c r="E35" t="s">
+        <v>48</v>
+      </c>
+      <c r="F35" t="s">
+        <v>49</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="H35" t="s">
         <v>155</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D36" t="s">
-        <v>156</v>
+        <v>47</v>
       </c>
       <c r="E36" t="s">
-        <v>157</v>
+        <v>48</v>
+      </c>
+      <c r="F36" t="s">
+        <v>49</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D37" t="s">
-        <v>156</v>
+        <v>47</v>
       </c>
       <c r="E37" t="s">
-        <v>157</v>
+        <v>48</v>
+      </c>
+      <c r="F37" t="s">
+        <v>49</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="H37" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D38" t="s">
-        <v>156</v>
+        <v>47</v>
       </c>
       <c r="E38" t="s">
-        <v>157</v>
+        <v>48</v>
+      </c>
+      <c r="F38" t="s">
+        <v>49</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="H38" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>156</v>
+        <v>47</v>
       </c>
       <c r="E39" t="s">
-        <v>157</v>
+        <v>48</v>
+      </c>
+      <c r="F39" t="s">
+        <v>49</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>173</v>
+      </c>
+      <c r="D40" t="s">
+        <v>47</v>
+      </c>
+      <c r="E40" t="s">
+        <v>48</v>
+      </c>
+      <c r="F40" t="s">
+        <v>49</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H40" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
         <v>176</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>177</v>
       </c>
-      <c r="D40" t="s">
-[...5 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="D41" t="s">
+        <v>47</v>
+      </c>
+      <c r="E41" t="s">
+        <v>48</v>
+      </c>
+      <c r="F41" t="s">
+        <v>49</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="H40" t="s">
+      <c r="H41" t="s">
         <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" t="s">
+        <v>47</v>
+      </c>
+      <c r="E42" t="s">
+        <v>48</v>
+      </c>
+      <c r="F42" t="s">
+        <v>49</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>184</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" t="s">
+        <v>47</v>
+      </c>
+      <c r="E43" t="s">
+        <v>48</v>
+      </c>
+      <c r="F43" t="s">
+        <v>49</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H43" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>187</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>188</v>
+      </c>
+      <c r="D44" t="s">
+        <v>47</v>
+      </c>
+      <c r="E44" t="s">
+        <v>48</v>
+      </c>
+      <c r="F44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H44" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>191</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>192</v>
+      </c>
+      <c r="D45" t="s">
+        <v>47</v>
+      </c>
+      <c r="E45" t="s">
+        <v>48</v>
+      </c>
+      <c r="F45" t="s">
+        <v>49</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H45" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>196</v>
+      </c>
+      <c r="D46" t="s">
+        <v>47</v>
+      </c>
+      <c r="E46" t="s">
+        <v>48</v>
+      </c>
+      <c r="F46" t="s">
+        <v>49</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H46" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>200</v>
+      </c>
+      <c r="E47" t="s">
+        <v>201</v>
+      </c>
+      <c r="F47" t="s">
+        <v>202</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H47" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>205</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D48" t="s">
+        <v>200</v>
+      </c>
+      <c r="E48" t="s">
+        <v>201</v>
+      </c>
+      <c r="F48" t="s">
+        <v>206</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H48" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>209</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>210</v>
+      </c>
+      <c r="E49" t="s">
+        <v>211</v>
+      </c>
+      <c r="F49" t="s">
+        <v>212</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H49" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>215</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D50" t="s">
+        <v>210</v>
+      </c>
+      <c r="E50" t="s">
+        <v>211</v>
+      </c>
+      <c r="F50" t="s">
+        <v>38</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H50" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51" t="s">
+        <v>210</v>
+      </c>
+      <c r="E51" t="s">
+        <v>211</v>
+      </c>
+      <c r="F51" t="s">
+        <v>38</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H51" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>221</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52" t="s">
+        <v>210</v>
+      </c>
+      <c r="E52" t="s">
+        <v>211</v>
+      </c>
+      <c r="F52" t="s">
+        <v>38</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H52" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53" t="s">
+        <v>210</v>
+      </c>
+      <c r="E53" t="s">
+        <v>211</v>
+      </c>
+      <c r="F53" t="s">
+        <v>38</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H53" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>227</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>228</v>
+      </c>
+      <c r="D54" t="s">
+        <v>210</v>
+      </c>
+      <c r="E54" t="s">
+        <v>211</v>
+      </c>
+      <c r="F54" t="s">
+        <v>38</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H54" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>231</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>232</v>
+      </c>
+      <c r="D55" t="s">
+        <v>210</v>
+      </c>
+      <c r="E55" t="s">
+        <v>211</v>
+      </c>
+      <c r="F55" t="s">
+        <v>233</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H55" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>237</v>
+      </c>
+      <c r="D56" t="s">
+        <v>210</v>
+      </c>
+      <c r="E56" t="s">
+        <v>211</v>
+      </c>
+      <c r="F56" t="s">
+        <v>238</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H56" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>241</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>242</v>
+      </c>
+      <c r="D57" t="s">
+        <v>210</v>
+      </c>
+      <c r="E57" t="s">
+        <v>211</v>
+      </c>
+      <c r="F57" t="s">
+        <v>212</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H57" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>245</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>246</v>
+      </c>
+      <c r="D58" t="s">
+        <v>210</v>
+      </c>
+      <c r="E58" t="s">
+        <v>211</v>
+      </c>
+      <c r="F58" t="s">
+        <v>212</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H58" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>249</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>250</v>
+      </c>
+      <c r="D59" t="s">
+        <v>210</v>
+      </c>
+      <c r="E59" t="s">
+        <v>211</v>
+      </c>
+      <c r="F59" t="s">
+        <v>233</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H59" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>253</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>254</v>
+      </c>
+      <c r="D60" t="s">
+        <v>210</v>
+      </c>
+      <c r="E60" t="s">
+        <v>211</v>
+      </c>
+      <c r="F60" t="s">
+        <v>212</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H60" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>257</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>258</v>
+      </c>
+      <c r="D61" t="s">
+        <v>259</v>
+      </c>
+      <c r="E61" t="s">
+        <v>260</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H61" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>263</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>264</v>
+      </c>
+      <c r="D62" t="s">
+        <v>259</v>
+      </c>
+      <c r="E62" t="s">
+        <v>260</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H62" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>267</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>268</v>
+      </c>
+      <c r="D63" t="s">
+        <v>259</v>
+      </c>
+      <c r="E63" t="s">
+        <v>260</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H63" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>271</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>272</v>
+      </c>
+      <c r="D64" t="s">
+        <v>259</v>
+      </c>
+      <c r="E64" t="s">
+        <v>260</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H64" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>275</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>276</v>
+      </c>
+      <c r="D65" t="s">
+        <v>259</v>
+      </c>
+      <c r="E65" t="s">
+        <v>260</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H65" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>280</v>
+      </c>
+      <c r="D66" t="s">
+        <v>259</v>
+      </c>
+      <c r="E66" t="s">
+        <v>260</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H66" t="s">
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>